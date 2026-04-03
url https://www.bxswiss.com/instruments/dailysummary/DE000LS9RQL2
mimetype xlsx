--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c77fee777847c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52f5ea9b068400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78283bad6a414972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66f5a02c9de4d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d9cbfd2b274557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78283bad6a414972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358549ffa3414874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66f5a02c9de4d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>