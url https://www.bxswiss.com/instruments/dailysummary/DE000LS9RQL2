--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52f5ea9b068400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c290f5fc44163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66f5a02c9de4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dcdb0b0d0a4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358549ffa3414874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66f5a02c9de4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0020adf7db0a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dcdb0b0d0a4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>