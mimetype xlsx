--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c290f5fc44163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5af716ada54463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dcdb0b0d0a4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28677aa0cec843d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0020adf7db0a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dcdb0b0d0a4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935595f27689494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28677aa0cec843d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>142,146</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,038</x:t>
-[...48 lines deleted...]
-          <x:t>143,876</x:t>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,088</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>141,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>