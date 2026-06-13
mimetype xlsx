--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5af716ada54463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb30f23b4904d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28677aa0cec843d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd709063f41446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935595f27689494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28677aa0cec843d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865a08ef0a2b4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd709063f41446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>143,004</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,839</x:t>
-[...269 lines deleted...]
-          <x:t>143,088</x:t>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>