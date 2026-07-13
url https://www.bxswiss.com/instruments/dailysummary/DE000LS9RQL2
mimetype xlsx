--- v8 (2026-06-13)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb30f23b4904d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd339e1fa6c8a4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd709063f41446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a894046cc34cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865a08ef0a2b4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd709063f41446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4238fa6a634a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a894046cc34cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>143,503</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,410</x:t>
-[...436 lines deleted...]
-          <x:t>144,777</x:t>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>