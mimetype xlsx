--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd339e1fa6c8a4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce6b518e484414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a894046cc34cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abef8e265514852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4238fa6a634a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a894046cc34cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bfaca7fa7d44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abef8e265514852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>144,449</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,918</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>144,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>