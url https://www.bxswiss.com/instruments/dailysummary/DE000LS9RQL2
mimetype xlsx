--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce6b518e484414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0b10e5bb404526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abef8e265514852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8348512dd5244b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bfaca7fa7d44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abef8e265514852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2833ac2602cb490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8348512dd5244b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>