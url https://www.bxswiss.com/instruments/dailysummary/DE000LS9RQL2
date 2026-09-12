--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0b10e5bb404526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f19ebf1cc4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8348512dd5244b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033666e34c1c46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2833ac2602cb490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8348512dd5244b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6d4486726e4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033666e34c1c46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>148,208</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>148,007</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>