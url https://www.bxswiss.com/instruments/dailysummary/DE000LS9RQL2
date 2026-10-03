--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f19ebf1cc4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5742ca3de7d74891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033666e34c1c46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8352142b627d4730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6d4486726e4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033666e34c1c46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a8dfda8e9b4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8352142b627d4730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>