--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5742ca3de7d74891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da1585bcfa14000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8352142b627d4730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc239b1049bc4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a8dfda8e9b4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8352142b627d4730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ddf9a1e5da4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc239b1049bc4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden aus dem Weltmarkt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>150,070</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,613</x:t>
-[...458 lines deleted...]
-          <x:t>147,542</x:t>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>