--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34517d5e28824b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a32decce9a14db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dbcf94c3c24f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8fbecd5e1842ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb945fce2104a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dbcf94c3c24f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b6aa1beb748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8fbecd5e1842ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,320</x:t>
-[...183 lines deleted...]
-          <x:t>101,471</x:t>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,438</x:t>
-[...350 lines deleted...]
-          <x:t>101,946</x:t>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>