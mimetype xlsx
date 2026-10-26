--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a32decce9a14db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bd31d915fd4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8fbecd5e1842ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400b8193f1fd4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b6aa1beb748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8fbecd5e1842ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e3c5231a3f4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400b8193f1fd4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>