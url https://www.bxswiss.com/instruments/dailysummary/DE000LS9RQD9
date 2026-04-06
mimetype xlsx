--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ffff6be887433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b634593eb174639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fccf9b16ef84fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R331dbd9abeed4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf698ad80c54641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fccf9b16ef84fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf232b07a56074949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R331dbd9abeed4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,011</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,066</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,183</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...490 lines deleted...]
-          <x:t>98,248</x:t>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>