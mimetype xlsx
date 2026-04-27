--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b634593eb174639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217d7f5295ba4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R331dbd9abeed4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82afa59048f4944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf232b07a56074949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R331dbd9abeed4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8a6c91b9354f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82afa59048f4944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,456</x:t>
-[...21 lines deleted...]
-          <x:t>99,315</x:t>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,285</x:t>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>