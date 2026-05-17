--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217d7f5295ba4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d0e9ef241f4502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82afa59048f4944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2bbb721444130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8a6c91b9354f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82afa59048f4944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf230a61564bd4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2bbb721444130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>99,859</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,916</x:t>
-[...139 lines deleted...]
-          <x:t>99,349</x:t>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>