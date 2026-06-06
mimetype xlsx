--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d0e9ef241f4502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b4006a3d41486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2bbb721444130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926f07dd74714329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf230a61564bd4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2bbb721444130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcead606b347c49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926f07dd74714329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,349</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>99,289</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,353</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,254</x:t>
-[...171 lines deleted...]
-          <x:t>99,091</x:t>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>