--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b4006a3d41486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fa534e04ca4e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926f07dd74714329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb470759288e041c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcead606b347c49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926f07dd74714329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f088222cb94d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb470759288e041c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,353</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,254</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>98,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>