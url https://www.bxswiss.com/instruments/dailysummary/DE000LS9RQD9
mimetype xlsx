--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fa534e04ca4e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93321d663f846cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb470759288e041c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a28044d26294c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f088222cb94d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb470759288e041c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f727669cbd54892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a28044d26294c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,552</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>99,689</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>99,771</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>