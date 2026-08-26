--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93321d663f846cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704f3fd89cf845ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a28044d26294c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4197d696a2594382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f727669cbd54892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a28044d26294c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20919f934984168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4197d696a2594382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>