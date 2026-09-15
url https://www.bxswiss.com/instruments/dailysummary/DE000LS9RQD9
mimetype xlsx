--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704f3fd89cf845ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34517d5e28824b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4197d696a2594382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dbcf94c3c24f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20919f934984168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4197d696a2594382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb945fce2104a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dbcf94c3c24f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Technologie Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,082</x:t>
-[...97 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,320</x:t>
-[...166 lines deleted...]
-          <x:t>101,261</x:t>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>