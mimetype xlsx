--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a924fcaee574a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a4fa40e8be4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d4e530775945f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7386bf6056c4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46265b92b7f14d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d4e530775945f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700d44f08f5a45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7386bf6056c4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,456</x:t>
-[...21 lines deleted...]
-          <x:t>96,102</x:t>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,024</x:t>
-[...355 lines deleted...]
-          <x:t>95,855</x:t>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>