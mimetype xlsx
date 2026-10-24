--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a4fa40e8be4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5170307bee0e42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7386bf6056c4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f66a37e5ed4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700d44f08f5a45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7386bf6056c4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad8b63417944a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f66a37e5ed4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>