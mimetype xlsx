--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0343aa063a463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dde55991a8a4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603646b7755f459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fe4f8cf4f043b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aa7a2f70c14f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603646b7755f459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9bef9e1d4b4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fe4f8cf4f043b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>81,155</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>82,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>