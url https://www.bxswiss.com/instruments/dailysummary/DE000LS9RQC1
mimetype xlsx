--- v7 (2026-04-05)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dde55991a8a4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d70ea27610406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fe4f8cf4f043b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbdb266306241d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9bef9e1d4b4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fe4f8cf4f043b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bd2e7ab59f497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbdb266306241d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>80,650</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>