--- v8 (2026-06-05)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d70ea27610406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46d81db58fa4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbdb266306241d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ab706a92444c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bd2e7ab59f497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbdb266306241d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7878e34403c44c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ab706a92444c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>