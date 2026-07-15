--- v9 (2026-06-09)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46d81db58fa4e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4712d4859764575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ab706a92444c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba01618efd504e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7878e34403c44c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ab706a92444c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e932308a304cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba01618efd504e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,043</x:t>
-[...306 lines deleted...]
-          <x:t>90,520</x:t>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>