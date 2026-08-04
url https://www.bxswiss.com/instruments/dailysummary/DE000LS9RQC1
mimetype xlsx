--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4712d4859764575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2afe46fb5f4eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba01618efd504e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5456d57cd14cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e932308a304cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba01618efd504e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299e9f7421a0485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5456d57cd14cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>