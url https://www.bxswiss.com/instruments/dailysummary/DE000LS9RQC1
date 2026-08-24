--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2afe46fb5f4eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8356e34a9948d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5456d57cd14cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df52689742b45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299e9f7421a0485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5456d57cd14cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f77e6ff24cc40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df52689742b45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>