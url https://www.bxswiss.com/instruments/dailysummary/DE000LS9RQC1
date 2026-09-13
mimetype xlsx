--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8356e34a9948d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a924fcaee574a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df52689742b45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d4e530775945f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f77e6ff24cc40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df52689742b45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46265b92b7f14d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d4e530775945f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing Today for Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>