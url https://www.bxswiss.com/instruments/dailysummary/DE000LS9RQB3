--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e8ab2412ec47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72eb29c86cb492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2eedc4733e421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2842284d4a0545cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adf6dcc074d4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2eedc4733e421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198b818b9a884d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2842284d4a0545cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>