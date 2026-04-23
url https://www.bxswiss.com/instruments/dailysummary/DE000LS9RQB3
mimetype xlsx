--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72eb29c86cb492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e13ad373b8419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2842284d4a0545cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3adbe9c8f74c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198b818b9a884d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2842284d4a0545cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref39bd2cff7f4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3adbe9c8f74c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>