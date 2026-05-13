--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e13ad373b8419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88c2543eb24c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3adbe9c8f74c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5abc73248e45d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref39bd2cff7f4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3adbe9c8f74c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d4f21c90704bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5abc73248e45d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>