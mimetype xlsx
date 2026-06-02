--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88c2543eb24c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130f75ad31534ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5abc73248e45d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30999a030e1045af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d4f21c90704bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5abc73248e45d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428dcfe045ab4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30999a030e1045af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>116,672</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,712</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,405</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>