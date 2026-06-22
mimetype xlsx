--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130f75ad31534ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959758634d2d4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30999a030e1045af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9404c79d798c41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428dcfe045ab4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30999a030e1045af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2180ec0de934054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9404c79d798c41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>