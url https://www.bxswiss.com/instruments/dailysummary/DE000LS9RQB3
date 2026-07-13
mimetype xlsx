--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959758634d2d4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461a1c55def14d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9404c79d798c41e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479a5bdfa7c7463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2180ec0de934054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9404c79d798c41e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e19defcb80c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479a5bdfa7c7463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>