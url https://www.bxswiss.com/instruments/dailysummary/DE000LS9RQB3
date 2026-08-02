--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461a1c55def14d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c0b46bee31450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479a5bdfa7c7463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8a2e8c98f0402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e19defcb80c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479a5bdfa7c7463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576cde8079b640dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8a2e8c98f0402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>