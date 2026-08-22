--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c0b46bee31450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a87cb89f749a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8a2e8c98f0402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca723357a9e48c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576cde8079b640dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8a2e8c98f0402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63eff66d5bb4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca723357a9e48c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>