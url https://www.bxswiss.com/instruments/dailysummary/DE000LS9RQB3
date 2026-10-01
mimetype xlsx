--- v13 (2026-08-22)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a87cb89f749a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4692b1656b344d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca723357a9e48c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b4a3d98da4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63eff66d5bb4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca723357a9e48c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a23912a5e64ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b4a3d98da4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>106,784</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>