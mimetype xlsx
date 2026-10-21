--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4692b1656b344d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294a7db000ce4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b4a3d98da4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fa361e41c04b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a23912a5e64ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b4a3d98da4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fcbf00ef5b4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fa361e41c04b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Brands BestSelect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>