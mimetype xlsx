--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ee71a51854e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5da4ae28964f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4f18be16c54c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181bc702d234b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de02389a26547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4f18be16c54c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329dfb5451354db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181bc702d234b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>