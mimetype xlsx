--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5da4ae28964f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9874650c0f142de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181bc702d234b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863d1c6672fb4e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329dfb5451354db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181bc702d234b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf39238d5274a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863d1c6672fb4e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>