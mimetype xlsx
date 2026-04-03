--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27654df77cee4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd09136202cc4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac36e1a86854a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7cc24b903b43ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f177eccfc54b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac36e1a86854a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe5f04a394342a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7cc24b903b43ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>