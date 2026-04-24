--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd09136202cc4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d9da734bf64d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7cc24b903b43ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb380f5590b475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe5f04a394342a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7cc24b903b43ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692f605dfc4847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb380f5590b475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>