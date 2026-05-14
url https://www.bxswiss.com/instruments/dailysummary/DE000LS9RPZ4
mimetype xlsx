--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d9da734bf64d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2b17cdcaa24c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb380f5590b475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131aa00c4e784468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692f605dfc4847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb380f5590b475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcce4f3708f749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131aa00c4e784468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>