--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2b17cdcaa24c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67a7ea7aa8d4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131aa00c4e784468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f523a0dea94b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcce4f3708f749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131aa00c4e784468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9d58718bb94c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f523a0dea94b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>