--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67a7ea7aa8d4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084c65e923f34519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f523a0dea94b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025279ea98224cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9d58718bb94c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f523a0dea94b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b1f725bce24c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025279ea98224cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>