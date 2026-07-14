--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084c65e923f34519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63da0cc9dd7d4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025279ea98224cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451be8f8d6854ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b1f725bce24c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025279ea98224cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ef1188b0824629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451be8f8d6854ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>