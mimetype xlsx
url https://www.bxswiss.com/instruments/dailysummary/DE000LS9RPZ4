--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63da0cc9dd7d4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120e8df999684cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451be8f8d6854ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re032e1f0a527413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ef1188b0824629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451be8f8d6854ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2be8f186e5645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re032e1f0a527413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>112,647</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,614</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>112,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,534</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>