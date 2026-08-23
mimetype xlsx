--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120e8df999684cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0421480c48410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re032e1f0a527413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf1138ae7354d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2be8f186e5645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re032e1f0a527413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860521bdf9a74b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf1138ae7354d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>