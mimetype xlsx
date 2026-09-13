--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0421480c48410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ee71a51854e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf1138ae7354d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4f18be16c54c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860521bdf9a74b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf1138ae7354d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de02389a26547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4f18be16c54c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IntelligentStockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>