--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68200c6de19b4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2698e7ce906b4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa15e93bc3d64454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf8f764d3b04aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38dd4b75d2b4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa15e93bc3d64454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16dae76e3ac24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf8f764d3b04aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>153,681</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,086</x:t>
-[...453 lines deleted...]
-          <x:t>146,486</x:t>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>147,496</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>