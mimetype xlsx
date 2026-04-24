--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2698e7ce906b4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab999a4e92c4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf8f764d3b04aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a7e61fd2c4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16dae76e3ac24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf8f764d3b04aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88e6cb3a8df42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a7e61fd2c4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>