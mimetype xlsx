--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab999a4e92c4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d101566bcd4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a7e61fd2c4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc070e0cc8ace48e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88e6cb3a8df42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a7e61fd2c4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4660b34452f34ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc070e0cc8ace48e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>