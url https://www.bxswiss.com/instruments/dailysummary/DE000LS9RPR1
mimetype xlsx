--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d101566bcd4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb209cba6d1246e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc070e0cc8ace48e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9993078ca0604309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4660b34452f34ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc070e0cc8ace48e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6b72e6fabc4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9993078ca0604309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>