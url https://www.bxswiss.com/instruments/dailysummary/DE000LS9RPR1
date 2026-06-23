--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb209cba6d1246e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fffc3d31cc4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9993078ca0604309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4243fc1fbffb4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6b72e6fabc4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9993078ca0604309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00fdc6c61284ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4243fc1fbffb4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>