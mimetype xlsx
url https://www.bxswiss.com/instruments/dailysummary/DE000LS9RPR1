--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fffc3d31cc4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1c50906a79486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4243fc1fbffb4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d46b58826c0485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00fdc6c61284ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4243fc1fbffb4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db29d2f306146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d46b58826c0485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>