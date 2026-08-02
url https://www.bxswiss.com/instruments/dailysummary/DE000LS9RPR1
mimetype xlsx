--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1c50906a79486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a37fea3884f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d46b58826c0485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ca75f09dfb459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db29d2f306146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d46b58826c0485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54137f68e7048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ca75f09dfb459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>