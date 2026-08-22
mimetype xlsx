--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a37fea3884f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635c1f0e220847d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ca75f09dfb459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc3fd2db0ab4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54137f68e7048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ca75f09dfb459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fe80d806f44791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc3fd2db0ab4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>171,482</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>167,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>