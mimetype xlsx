--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635c1f0e220847d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6749f38d03e144a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc3fd2db0ab4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c4e67e04784c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fe80d806f44791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc3fd2db0ab4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea4e05f8c084acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c4e67e04784c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,830</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>