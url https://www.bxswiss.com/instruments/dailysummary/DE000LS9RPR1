--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6749f38d03e144a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f20440772447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c4e67e04784c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff987d7cd4cc4e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea4e05f8c084acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c4e67e04784c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2da691e10043a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff987d7cd4cc4e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>