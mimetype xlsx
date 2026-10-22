--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f20440772447df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba1f696c37c488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff987d7cd4cc4e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e3b353bce248f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2da691e10043a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff987d7cd4cc4e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a44556367249e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e3b353bce248f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,804</x:t>
-[...252 lines deleted...]
-          <x:t>182,750</x:t>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>