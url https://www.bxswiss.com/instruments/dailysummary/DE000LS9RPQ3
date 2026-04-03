--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254ab0afaacb41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b5171e83f7432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401b7141e6264271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16c5dbd71934544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04319ca910a44555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401b7141e6264271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5d1147a99a4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16c5dbd71934544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>