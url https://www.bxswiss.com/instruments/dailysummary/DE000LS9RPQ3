--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b5171e83f7432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497d57d4eb3e4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16c5dbd71934544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657f254c857e4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5d1147a99a4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16c5dbd71934544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf5bd88973443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657f254c857e4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>95,595</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,573</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>98,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>