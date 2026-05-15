--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497d57d4eb3e4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ded2e2e5a847b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657f254c857e4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re540c3aa91f14978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf5bd88973443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657f254c857e4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e8c68c74244d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re540c3aa91f14978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>