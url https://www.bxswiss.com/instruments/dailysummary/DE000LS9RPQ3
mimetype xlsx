--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ded2e2e5a847b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e28ffd48424fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re540c3aa91f14978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82071241ed044863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e8c68c74244d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re540c3aa91f14978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c8753abf664080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82071241ed044863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>112,835</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,555</x:t>
-[...382 lines deleted...]
-          <x:t>117,370</x:t>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>