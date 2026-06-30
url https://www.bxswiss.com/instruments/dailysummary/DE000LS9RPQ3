--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e28ffd48424fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re765e75709bf4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82071241ed044863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce39bd64eebc4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c8753abf664080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82071241ed044863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd6c4fa96b2468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce39bd64eebc4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>