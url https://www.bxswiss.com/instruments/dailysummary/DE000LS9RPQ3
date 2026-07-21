--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re765e75709bf4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re677d665bc564c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce39bd64eebc4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9d1aa44fd94072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd6c4fa96b2468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce39bd64eebc4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29e5506b02e4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9d1aa44fd94072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>