--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re677d665bc564c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89056b6a9f0f481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9d1aa44fd94072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba90a7dcd9fd4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29e5506b02e4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9d1aa44fd94072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48a790f41dc4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba90a7dcd9fd4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>112,484</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>