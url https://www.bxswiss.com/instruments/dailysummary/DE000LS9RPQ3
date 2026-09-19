--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89056b6a9f0f481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78fe43de6a64574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba90a7dcd9fd4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0c394434bf4442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48a790f41dc4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba90a7dcd9fd4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2360dc362bee456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0c394434bf4442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,464</x:t>
@@ -764,31 +326,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>