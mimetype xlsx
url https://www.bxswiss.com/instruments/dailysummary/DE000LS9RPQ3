--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78fe43de6a64574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8e12a651814196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0c394434bf4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5df0a1a4bc941f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2360dc362bee456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0c394434bf4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb5d5b2120940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5df0a1a4bc941f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>