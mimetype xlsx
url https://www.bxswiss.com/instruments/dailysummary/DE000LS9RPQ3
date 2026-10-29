--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8e12a651814196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897cfa18e8a34ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5df0a1a4bc941f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9b4742154d41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb5d5b2120940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5df0a1a4bc941f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0153722cd28c48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9b4742154d41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Tenbagger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>