--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab22a9a31d844c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305501cef48742db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb127a73b0c649ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2848401334bd4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9975a9b3f34f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb127a73b0c649ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ad7dae16bd4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2848401334bd4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>199,775</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>201,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>202,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>