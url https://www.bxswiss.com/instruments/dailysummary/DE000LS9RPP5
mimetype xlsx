--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305501cef48742db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a8197ed2074999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2848401334bd4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09050d01a4041f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ad7dae16bd4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2848401334bd4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf834f45527b146b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09050d01a4041f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>201,111</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,805</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>