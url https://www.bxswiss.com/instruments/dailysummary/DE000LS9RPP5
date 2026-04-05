--- v5 (2026-02-22)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2424f07092194e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949960e0bcc34f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963107f3ed414660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad859b511e4402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e9349b3a9241cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963107f3ed414660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658220bc952e4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad859b511e4402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>180,975</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>