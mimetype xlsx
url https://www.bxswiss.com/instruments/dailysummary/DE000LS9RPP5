--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949960e0bcc34f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4feae28483c4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad859b511e4402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcca1548f5074656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658220bc952e4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad859b511e4402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re703cb65aac8410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcca1548f5074656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>