--- v7 (2026-04-26)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4feae28483c4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d38fe731c04661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcca1548f5074656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edea05203b74471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re703cb65aac8410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcca1548f5074656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2833e69f1ba43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edea05203b74471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>188,396</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>