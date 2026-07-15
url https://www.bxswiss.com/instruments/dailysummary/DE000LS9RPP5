--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d38fe731c04661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bc602e52fa467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edea05203b74471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d921678f894533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2833e69f1ba43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edea05203b74471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5cda18c42c4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d921678f894533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>191,662</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,658</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>190,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,971</x:t>
-[...166 lines deleted...]
-          <x:t>189,702</x:t>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>