--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bc602e52fa467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270aeac45a1d45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d921678f894533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc268a90361fd4f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5cda18c42c4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d921678f894533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393a3cb079504003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc268a90361fd4f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>