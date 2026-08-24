--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270aeac45a1d45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370cf37a97714bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc268a90361fd4f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9ecf09987e46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393a3cb079504003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc268a90361fd4f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b190e542e74404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9ecf09987e46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>