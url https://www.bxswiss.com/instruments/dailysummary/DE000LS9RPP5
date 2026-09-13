--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370cf37a97714bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab22a9a31d844c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9ecf09987e46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb127a73b0c649ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b190e542e74404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9ecf09987e46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9975a9b3f34f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb127a73b0c649ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Admired Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>