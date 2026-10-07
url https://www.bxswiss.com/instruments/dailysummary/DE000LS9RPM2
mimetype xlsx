--- v11 (2026-09-15)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972dfd440f47443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aca718437374133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afa8e21382c4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2456619d16fa4558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re433e9eefeab4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afa8e21382c4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084c28dbbb754390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2456619d16fa4558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>57,551</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,368</x:t>
-[...156 lines deleted...]
-          <x:t>62,603</x:t>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,589</x:t>
-[...11 lines deleted...]
-          <x:t>61,376</x:t>
+          <x:t>59,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>59,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>