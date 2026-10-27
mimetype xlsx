--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aca718437374133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc792f7f64a84417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2456619d16fa4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3631f580b8834fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084c28dbbb754390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2456619d16fa4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84aaec5fb99d4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3631f580b8834fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>