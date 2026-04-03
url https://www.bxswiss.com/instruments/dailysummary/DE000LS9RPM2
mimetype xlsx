--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8674e1ecaa2c4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bedde7d98c74354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf993fde55deb4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784bacca30347be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d39a35dc904425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf993fde55deb4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c06955a901405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784bacca30347be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>38,876</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>