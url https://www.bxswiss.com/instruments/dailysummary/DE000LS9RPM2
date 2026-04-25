--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bedde7d98c74354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672fa7851a334124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784bacca30347be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4780e6ffaa741fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c06955a901405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784bacca30347be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8239b00670f4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4780e6ffaa741fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>38,611</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,716</x:t>
-[...306 lines deleted...]
-          <x:t>39,682</x:t>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>