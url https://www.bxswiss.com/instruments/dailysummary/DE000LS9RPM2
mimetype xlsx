--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672fa7851a334124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c64f9e0e54469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4780e6ffaa741fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3504077006624722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8239b00670f4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4780e6ffaa741fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5355198e0ced44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3504077006624722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>