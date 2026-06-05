--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c64f9e0e54469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e1baca27fe4065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3504077006624722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36824a1dc0104c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5355198e0ced44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3504077006624722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043827e30326408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36824a1dc0104c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>