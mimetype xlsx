--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e1baca27fe4065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e727bc55c64cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36824a1dc0104c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4573ea22e23d4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043827e30326408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36824a1dc0104c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13e9a47a49849ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4573ea22e23d4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>48,585</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,482</x:t>
-[...65 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,187</x:t>
-[...171 lines deleted...]
-          <x:t>52,094</x:t>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>