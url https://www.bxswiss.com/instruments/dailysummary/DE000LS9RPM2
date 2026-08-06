--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e727bc55c64cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249533ac8854de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4573ea22e23d4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7145f03b6114ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13e9a47a49849ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4573ea22e23d4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415705fd13644f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7145f03b6114ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>49,756</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>