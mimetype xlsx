--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249533ac8854de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11501cba0d734f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7145f03b6114ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eb3d2f374040fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415705fd13644f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7145f03b6114ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c916f0a798244b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eb3d2f374040fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>51,781</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,036</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>