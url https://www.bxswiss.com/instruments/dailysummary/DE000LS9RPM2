--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11501cba0d734f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972dfd440f47443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eb3d2f374040fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afa8e21382c4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c916f0a798244b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eb3d2f374040fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re433e9eefeab4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afa8e21382c4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RPM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>