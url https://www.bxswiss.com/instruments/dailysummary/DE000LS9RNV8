--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ea6fe598e84e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6542950c304048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2d6197f20441c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a5c663b0984dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644ff102bc284e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2d6197f20441c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e8950654744497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a5c663b0984dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>