--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6542950c304048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc51d4c1bc50402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a5c663b0984dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b06557bb78460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e8950654744497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a5c663b0984dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7467e1bdab744283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b06557bb78460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>104,371</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,218</x:t>
-[...43 lines deleted...]
-          <x:t>105,624</x:t>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,201</x:t>
-[...470 lines deleted...]
-          <x:t>102,938</x:t>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,871</x:t>
-[...4 lines deleted...]
-          <x:t>102,892</x:t>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>