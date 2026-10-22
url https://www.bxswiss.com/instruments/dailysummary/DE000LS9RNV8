--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc51d4c1bc50402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe629e2db19146f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b06557bb78460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a75225ccd54089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7467e1bdab744283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b06557bb78460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1f2274717a438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a75225ccd54089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>