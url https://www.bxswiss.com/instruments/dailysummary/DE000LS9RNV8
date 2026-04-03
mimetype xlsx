--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4fd8a05e15474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b51de4476f04bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc974ce8e735e4c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9408e4bde0c42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6715005f2e34ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc974ce8e735e4c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0cc73ba8f4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9408e4bde0c42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>