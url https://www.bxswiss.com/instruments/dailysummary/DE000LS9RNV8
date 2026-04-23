--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b51de4476f04bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1283be79ee234519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9408e4bde0c42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0b0078cf794f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0cc73ba8f4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9408e4bde0c42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0395acdc53c4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0b0078cf794f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,053</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,871</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>