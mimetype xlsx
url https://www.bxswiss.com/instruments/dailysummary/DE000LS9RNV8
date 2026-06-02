--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1283be79ee234519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66866ffae50b4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0b0078cf794f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6878a77a804708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0395acdc53c4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0b0078cf794f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bb456f86164944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6878a77a804708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>98,966</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>