--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66866ffae50b4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a53c8a5e14959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6878a77a804708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1aa48d3985f4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bb456f86164944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6878a77a804708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ee80d9b1014bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1aa48d3985f4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>