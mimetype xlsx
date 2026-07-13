--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a53c8a5e14959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ff1ba0933742de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1aa48d3985f4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a05a1502a9e4a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ee80d9b1014bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1aa48d3985f4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b02c20956e4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a05a1502a9e4a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>