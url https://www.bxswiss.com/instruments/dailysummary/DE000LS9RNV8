--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ff1ba0933742de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdabff5531a94d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a05a1502a9e4a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b5e8354d7c4285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b02c20956e4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a05a1502a9e4a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae550d2634d48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b5e8354d7c4285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>