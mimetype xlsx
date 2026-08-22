--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdabff5531a94d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ea6fe598e84e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b5e8354d7c4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2d6197f20441c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae550d2634d48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b5e8354d7c4285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644ff102bc284e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2d6197f20441c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - 5G Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>