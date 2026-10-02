--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d819d23f39546d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb25bfe65289482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54e4d7a41f1440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5729918b18974d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdf0767e0934d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54e4d7a41f1440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad003b16f4a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5729918b18974d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,317</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>93,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>93,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,192</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>93,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>