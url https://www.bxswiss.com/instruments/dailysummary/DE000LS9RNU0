--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb25bfe65289482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc029b7d240934853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5729918b18974d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73921b5539bc4ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad003b16f4a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5729918b18974d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2158ce964b644b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73921b5539bc4ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>