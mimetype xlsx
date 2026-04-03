--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea5bb39c0ae4a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88081965f6434070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf68d321313c4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e197b07f47435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30510911e67f42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf68d321313c4903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966ef681ce8f4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e197b07f47435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...419 lines deleted...]
-          <x:t>90,708</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>91,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,906</x:t>
-[...58 lines deleted...]
-          <x:t>91,069</x:t>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>