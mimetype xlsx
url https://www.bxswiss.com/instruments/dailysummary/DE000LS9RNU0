--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88081965f6434070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbdb9b654bb451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e197b07f47435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d912dcdc024969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966ef681ce8f4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e197b07f47435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6144d31b58344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d912dcdc024969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>