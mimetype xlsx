--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbdb9b654bb451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892fd982cb544117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d912dcdc024969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ec658589754848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6144d31b58344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d912dcdc024969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f57d1368c1b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ec658589754848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,272</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,161</x:t>
-[...480 lines deleted...]
-          <x:t>91,443</x:t>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,327</x:t>
-[...26 lines deleted...]
-          <x:t>91,352</x:t>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>