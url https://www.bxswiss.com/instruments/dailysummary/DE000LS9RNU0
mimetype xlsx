--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892fd982cb544117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7fd23ba3704cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ec658589754848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476ad90b42642e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f57d1368c1b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ec658589754848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccf94c8d46c494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476ad90b42642e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>91,443</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,327</x:t>
-[...200 lines deleted...]
-          <x:t>91,199</x:t>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,055</x:t>
-[...166 lines deleted...]
-          <x:t>91,188</x:t>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>