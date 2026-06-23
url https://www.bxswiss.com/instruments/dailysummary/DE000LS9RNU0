--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7fd23ba3704cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50369ae1e9da4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476ad90b42642e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6e05036d114d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccf94c8d46c494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476ad90b42642e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64836d2def434126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6e05036d114d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,316</x:t>
-[...495 lines deleted...]
-          <x:t>90,990</x:t>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>