--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50369ae1e9da4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb287862552b34203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6e05036d114d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27853206349040f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64836d2def434126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6e05036d114d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63861d1d6d10476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27853206349040f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,751</x:t>
-[...75 lines deleted...]
-          <x:t>91,565</x:t>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,454</x:t>
-[...75 lines deleted...]
-          <x:t>92,091</x:t>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,060</x:t>
-[...26 lines deleted...]
-          <x:t>91,912</x:t>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>