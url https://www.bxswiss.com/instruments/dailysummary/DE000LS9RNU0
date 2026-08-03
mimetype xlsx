--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb287862552b34203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060670f897a34737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27853206349040f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239d332d524642f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63861d1d6d10476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27853206349040f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf38f1b0cd74169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239d332d524642f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,537</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>91,993</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>