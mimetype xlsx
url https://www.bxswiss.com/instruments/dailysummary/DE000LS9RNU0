--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060670f897a34737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc783559ae9db4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239d332d524642f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04466dcf5ee641ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf38f1b0cd74169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239d332d524642f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03b7a8b3eca4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04466dcf5ee641ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>