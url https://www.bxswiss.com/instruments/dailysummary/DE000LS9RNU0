--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc783559ae9db4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d819d23f39546d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04466dcf5ee641ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54e4d7a41f1440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03b7a8b3eca4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04466dcf5ee641ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdf0767e0934d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54e4d7a41f1440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>92,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>92,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,810</x:t>
-[...97 lines deleted...]
-          <x:t>93,317</x:t>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>93,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>92,876</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>