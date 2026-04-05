--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6cd166ae8d4b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31309c6ea3104c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R895c1de42ec543d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8b306f378948b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a16819019c409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R895c1de42ec543d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b12f30db3df43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8b306f378948b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>