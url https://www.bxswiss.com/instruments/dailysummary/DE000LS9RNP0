--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31309c6ea3104c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee50bd6bb5848d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8b306f378948b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a08835803074253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b12f30db3df43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8b306f378948b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b8010e43a74058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a08835803074253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>