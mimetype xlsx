--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee50bd6bb5848d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref177765d102403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a08835803074253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref54fbbe35c04b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b8010e43a74058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a08835803074253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135b081de5044e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref54fbbe35c04b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>