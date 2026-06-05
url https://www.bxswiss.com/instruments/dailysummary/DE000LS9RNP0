--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref177765d102403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479d68a8dcf84cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref54fbbe35c04b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b664a0113341de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135b081de5044e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref54fbbe35c04b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11c6962c0144608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b664a0113341de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>