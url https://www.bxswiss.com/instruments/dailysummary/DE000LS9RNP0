--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479d68a8dcf84cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c19e105c7d433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b664a0113341de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071433089fc4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11c6962c0144608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b664a0113341de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0610dc354f974276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071433089fc4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>