--- v8 (2026-06-25)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c19e105c7d433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb51a8d6d424cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071433089fc4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387f5ed5a99d4e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0610dc354f974276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071433089fc4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4357c53e0884f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387f5ed5a99d4e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>