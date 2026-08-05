--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb51a8d6d424cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589c8cc58a6947bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387f5ed5a99d4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a6b08e16d498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4357c53e0884f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387f5ed5a99d4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127bb126aa114dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a6b08e16d498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>