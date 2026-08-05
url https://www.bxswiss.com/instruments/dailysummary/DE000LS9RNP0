--- v10 (2026-08-05)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589c8cc58a6947bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1600ee6bee4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a6b08e16d498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd050a380734048b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127bb126aa114dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a6b08e16d498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b9556f26d049b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd050a380734048b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,218</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>