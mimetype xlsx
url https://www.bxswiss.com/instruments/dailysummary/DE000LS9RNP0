--- v11 (2026-08-05)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1600ee6bee4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccda9346c4a548d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd050a380734048b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref02aa7b46434952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b9556f26d049b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd050a380734048b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18736010fcf4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref02aa7b46434952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>