--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccda9346c4a548d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5f26e6990c40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref02aa7b46434952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c814ca05d14282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18736010fcf4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref02aa7b46434952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref41cf8c225f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c814ca05d14282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>277,801</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>275,556</x:t>
-[...274 lines deleted...]
-          <x:t>278,900</x:t>
+          <x:t>280,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>