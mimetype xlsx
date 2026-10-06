--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5f26e6990c40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4027daa3c9417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c814ca05d14282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88a91605c3b4974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref41cf8c225f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c814ca05d14282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf39d1f411e49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88a91605c3b4974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>