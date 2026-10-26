--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4027daa3c9417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256c72c1da6240d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88a91605c3b4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc179cd63ded4dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf39d1f411e49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88a91605c3b4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16013202c4841de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc179cd63ded4dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Q-IPR30 valuable patent owners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>