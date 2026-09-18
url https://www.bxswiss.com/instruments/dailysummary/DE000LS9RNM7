--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4eb7c3c996d4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad934a53b8e45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2268d4e04e71411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8814ef9a3b8245ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243ef334dff04cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2268d4e04e71411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28436889feb42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8814ef9a3b8245ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,939</x:t>
@@ -791,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>