--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad934a53b8e45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6708012c8db74be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8814ef9a3b8245ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fd5d966b854e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28436889feb42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8814ef9a3b8245ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dd59e58f2e4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fd5d966b854e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>