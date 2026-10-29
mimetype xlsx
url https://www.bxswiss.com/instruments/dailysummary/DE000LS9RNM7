--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6708012c8db74be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27aceb4d81f24cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fd5d966b854e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995f21ac13c74d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dd59e58f2e4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fd5d966b854e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed2d65050814460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995f21ac13c74d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>