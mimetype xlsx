--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09848712eaa4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750ecb769ddb41d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcda8e225c5d47cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5fe4eb0ea46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e48bf3126d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcda8e225c5d47cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091b20f4091a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5fe4eb0ea46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>