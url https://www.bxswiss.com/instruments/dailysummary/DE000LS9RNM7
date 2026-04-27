--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750ecb769ddb41d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b431152c964123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5fe4eb0ea46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e7bc14e58466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091b20f4091a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5fe4eb0ea46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e60b031253748e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e7bc14e58466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>