--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b431152c964123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd674ad4ae57f4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e7bc14e58466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb86d14f968a4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e60b031253748e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e7bc14e58466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b27e97d1bb441ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb86d14f968a4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>