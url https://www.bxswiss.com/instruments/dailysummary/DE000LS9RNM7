--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd674ad4ae57f4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re951435f1b43444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb86d14f968a4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a07c30bdc064fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b27e97d1bb441ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb86d14f968a4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0ad25942114971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a07c30bdc064fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>