--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re951435f1b43444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5454206d124c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a07c30bdc064fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358f4bf5be484a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0ad25942114971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a07c30bdc064fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db659a33e9e4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358f4bf5be484a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>342,444</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>