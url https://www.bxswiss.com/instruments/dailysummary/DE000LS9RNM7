--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5454206d124c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4eb7c3c996d4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358f4bf5be484a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2268d4e04e71411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db659a33e9e4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358f4bf5be484a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243ef334dff04cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2268d4e04e71411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kupfer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>345,376</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>