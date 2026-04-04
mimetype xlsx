--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c473459803c4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cab1cee6174f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e5b59dcba44a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a03921a416436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7edcaaa82a415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e5b59dcba44a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c2e333f9dc4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a03921a416436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>