--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cab1cee6174f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27473511644146f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a03921a416436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93089c15371340d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c2e333f9dc4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a03921a416436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89511833c4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93089c15371340d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>