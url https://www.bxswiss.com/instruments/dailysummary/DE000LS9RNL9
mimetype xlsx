--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27473511644146f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27f13ee8ede4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93089c15371340d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdd3c44ee2547f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89511833c4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93089c15371340d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a2385722be4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdd3c44ee2547f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>