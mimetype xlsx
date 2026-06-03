--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27f13ee8ede4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27e1a07bb754915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdd3c44ee2547f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889c1e03bebc4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a2385722be4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdd3c44ee2547f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra091b0e4b92e42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889c1e03bebc4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>