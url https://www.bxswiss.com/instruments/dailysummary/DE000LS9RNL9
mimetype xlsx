--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27e1a07bb754915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5d44cd20204ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889c1e03bebc4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba010a4113cf4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra091b0e4b92e42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889c1e03bebc4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabd9671a28847b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba010a4113cf4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>