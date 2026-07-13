--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5d44cd20204ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aecb1af68ed41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba010a4113cf4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ed6103eb048c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabd9671a28847b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba010a4113cf4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43408488043e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ed6103eb048c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>