--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aecb1af68ed41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b962668ce2408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ed6103eb048c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a72442c38fa485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43408488043e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ed6103eb048c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbb18d30adb471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a72442c38fa485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>