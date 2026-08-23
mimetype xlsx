--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b962668ce2408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715a8f779ab14ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a72442c38fa485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85222464268340e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbb18d30adb471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a72442c38fa485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab115e2fd50a4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85222464268340e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZukunftstrendsBreitGestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>