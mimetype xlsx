--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0d22b39dc3405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcd7658431b444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4693d8040354d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86e75a4685f4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1d507fee43473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4693d8040354d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea2d6fb3eed40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86e75a4685f4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>