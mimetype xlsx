--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcd7658431b444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcf733f120d40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86e75a4685f4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed86c8c5e3e470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea2d6fb3eed40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86e75a4685f4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283469a162d94c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed86c8c5e3e470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>