--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcf733f120d40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ad4e9fb67e44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed86c8c5e3e470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974c1728844f4f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283469a162d94c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed86c8c5e3e470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc266af7a265c4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974c1728844f4f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>