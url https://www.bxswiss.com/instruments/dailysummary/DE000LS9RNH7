--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f252251dc34d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73d16d26f64237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84f254f90444300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70defe89828b4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1127387784fa487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84f254f90444300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ad2c16d9514969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70defe89828b4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>