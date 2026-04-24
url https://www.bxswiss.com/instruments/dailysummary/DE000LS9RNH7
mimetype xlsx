--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73d16d26f64237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55b84472b3d4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70defe89828b4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89a761851414b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ad2c16d9514969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70defe89828b4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07babdfb0094a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89a761851414b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>