--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55b84472b3d4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8888273081824855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89a761851414b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bdf5e340954f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07babdfb0094a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89a761851414b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7283e1322040e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bdf5e340954f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>