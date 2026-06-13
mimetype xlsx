--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8888273081824855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f4a6f9c6404e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bdf5e340954f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73acb374dfec42a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7283e1322040e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bdf5e340954f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c146404e40e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73acb374dfec42a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>62,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>