--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f4a6f9c6404e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd6ccdfa1ce4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73acb374dfec42a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec36102d07cf4c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c146404e40e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73acb374dfec42a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179c01e060cc4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec36102d07cf4c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>