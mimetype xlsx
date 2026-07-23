--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd6ccdfa1ce4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d6f4b2094c433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec36102d07cf4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cd803cb33b41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179c01e060cc4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec36102d07cf4c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb329e2a9d5394c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cd803cb33b41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>63,337</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,198</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>