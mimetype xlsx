--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d6f4b2094c433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49ca27083364220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cd803cb33b41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712f82e3e2a24232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb329e2a9d5394c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cd803cb33b41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045ee2134fb04792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712f82e3e2a24232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>