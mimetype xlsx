--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49ca27083364220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0d22b39dc3405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712f82e3e2a24232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4693d8040354d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045ee2134fb04792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712f82e3e2a24232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1d507fee43473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4693d8040354d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Fintech and Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>