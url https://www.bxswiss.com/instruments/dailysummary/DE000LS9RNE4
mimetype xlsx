--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60379f4eaac4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref10289e13744ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce7cb4c9e604c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9faf3f1d1424698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c885e81019f4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce7cb4c9e604c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a3cc1996a941ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9faf3f1d1424698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>