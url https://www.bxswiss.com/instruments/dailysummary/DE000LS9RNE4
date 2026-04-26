--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref10289e13744ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra536b7cc745b481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9faf3f1d1424698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb805872cc6384fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a3cc1996a941ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9faf3f1d1424698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d50407a4c1c44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb805872cc6384fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>83,415</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,732</x:t>
-[...323 lines deleted...]
-          <x:t>79,027</x:t>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>