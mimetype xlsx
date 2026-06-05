--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra536b7cc745b481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a153f9cf8641b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb805872cc6384fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7143a3bfe2c4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d50407a4c1c44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb805872cc6384fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681b7302a8664269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7143a3bfe2c4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>81,370</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,887</x:t>
-[...328 lines deleted...]
-          <x:t>85,677</x:t>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>