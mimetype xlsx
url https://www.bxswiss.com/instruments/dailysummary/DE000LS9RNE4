--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a153f9cf8641b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6024be0a0dde4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7143a3bfe2c4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fae533b2264424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681b7302a8664269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7143a3bfe2c4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290f7446b39946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fae533b2264424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...544 lines deleted...]
-          <x:t>82,100</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,889</x:t>
-[...58 lines deleted...]
-          <x:t>81,989</x:t>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>