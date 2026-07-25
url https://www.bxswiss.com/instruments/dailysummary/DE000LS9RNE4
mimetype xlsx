--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6024be0a0dde4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e77f8cfe0f4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fae533b2264424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2a8e050cb224135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290f7446b39946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fae533b2264424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f1e56c43924600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2a8e050cb224135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>79,823</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,823</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>77,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,428</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>