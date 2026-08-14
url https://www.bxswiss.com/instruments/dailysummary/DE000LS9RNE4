--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e77f8cfe0f4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b4a41bbb974fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2a8e050cb224135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e64672961594426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f1e56c43924600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2a8e050cb224135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3578c2cd3f449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e64672961594426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,690</x:t>
-[...58 lines deleted...]
-          <x:t>81,232</x:t>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>80,323</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>