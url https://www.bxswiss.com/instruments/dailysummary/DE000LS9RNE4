--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b4a41bbb974fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0385f28a67ed4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e64672961594426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792b493f826340a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3578c2cd3f449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e64672961594426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90615e1f78c242df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792b493f826340a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,148</x:t>
-[...576 lines deleted...]
-          <x:t>85,081</x:t>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>