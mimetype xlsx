--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0385f28a67ed4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56237cd7bd4c44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792b493f826340a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d73d51c1e949e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90615e1f78c242df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792b493f826340a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472730ef5674472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d73d51c1e949e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>