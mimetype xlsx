--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56237cd7bd4c44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ff8f6c213b4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d73d51c1e949e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c20a900d9404b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472730ef5674472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d73d51c1e949e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527af52565a44290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c20a900d9404b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,205</x:t>
-[...193 lines deleted...]
-          <x:t>81,895</x:t>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>81,936</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>