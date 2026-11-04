--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ff8f6c213b4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d31a090776459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c20a900d9404b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4cac6154454c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527af52565a44290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c20a900d9404b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff80d90caef441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4cac6154454c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pet Care Animal Haustiere </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>81,895</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,638</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>