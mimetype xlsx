--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42653342a63d436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cf7b869be24dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6f51f136624731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079028e7d4a54664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a69bf773a041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6f51f136624731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a609637a8644bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079028e7d4a54664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>