--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cf7b869be24dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1fb27531cc4d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079028e7d4a54664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37831af73b144786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a609637a8644bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079028e7d4a54664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5344baa8eca4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37831af73b144786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,491</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>77,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,789</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>