--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe44b085c5684530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6baccf36ab4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839254e2491b4b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2804907792f3474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff543b25e514b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839254e2491b4b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45973f80074a4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2804907792f3474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>73,074</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,709</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>71,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>