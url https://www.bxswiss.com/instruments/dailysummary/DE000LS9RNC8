--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6baccf36ab4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re228a07316f6456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2804907792f3474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra359debb72b84f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45973f80074a4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2804907792f3474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c4338f60024e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra359debb72b84f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>