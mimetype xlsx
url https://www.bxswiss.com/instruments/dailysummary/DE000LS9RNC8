--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re228a07316f6456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee8cc5d6296447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra359debb72b84f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cb54a9624d43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c4338f60024e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra359debb72b84f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876077a22da4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cb54a9624d43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>