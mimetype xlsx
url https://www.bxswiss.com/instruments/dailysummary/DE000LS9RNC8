--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee8cc5d6296447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebbf9d88d964936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cb54a9624d43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c6f7b2236b4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876077a22da4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cb54a9624d43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a44a7a1ffbf458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c6f7b2236b4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>79,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>