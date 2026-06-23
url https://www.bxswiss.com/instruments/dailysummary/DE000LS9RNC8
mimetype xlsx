--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebbf9d88d964936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4967d5284c304774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c6f7b2236b4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c0ccc3b55d41f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a44a7a1ffbf458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c6f7b2236b4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5612e4a643e94102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c0ccc3b55d41f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>