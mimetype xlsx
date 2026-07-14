--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4967d5284c304774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e2529c30c44d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c0ccc3b55d41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6739bcf78bd4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5612e4a643e94102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c0ccc3b55d41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff9de4c831343b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6739bcf78bd4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>