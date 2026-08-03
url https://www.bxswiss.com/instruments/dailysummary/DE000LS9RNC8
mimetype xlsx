--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e2529c30c44d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09183aaf0c984c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6739bcf78bd4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d8bbc069a345ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff9de4c831343b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6739bcf78bd4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a856b58ad1422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d8bbc069a345ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -330,31 +239,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>