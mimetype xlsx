--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09183aaf0c984c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2ed42ce7fc4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d8bbc069a345ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f40ae029e344a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a856b58ad1422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d8bbc069a345ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459db5fbf1904cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f40ae029e344a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>