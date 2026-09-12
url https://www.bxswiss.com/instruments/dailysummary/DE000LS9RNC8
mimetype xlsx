--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2ed42ce7fc4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42653342a63d436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f40ae029e344a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6f51f136624731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459db5fbf1904cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f40ae029e344a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a69bf773a041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6f51f136624731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - E-Commerce Online Retail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>84,909</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>85,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>