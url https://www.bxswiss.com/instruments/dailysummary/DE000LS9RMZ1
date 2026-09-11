--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac250e1158ef45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe735b64564c49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d97a4c3e244f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b8175289a04d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bdddf4ffd74c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d97a4c3e244f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056de6cf40444eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b8175289a04d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>