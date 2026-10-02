--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe735b64564c49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8219bd7045c42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b8175289a04d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2492c40c73b4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056de6cf40444eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b8175289a04d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71a15be3e114b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2492c40c73b4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>