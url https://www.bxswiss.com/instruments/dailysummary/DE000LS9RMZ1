--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8219bd7045c42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9971e12dbc5428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2492c40c73b4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9138be171452467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71a15be3e114b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2492c40c73b4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b45e02db424d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9138be171452467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>