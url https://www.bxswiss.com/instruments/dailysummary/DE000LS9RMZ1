--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b0d7b115c04852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c7f1d7bbec4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8cf59415ea4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359760e336f4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f038eee83534bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8cf59415ea4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d64e975b234a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359760e336f4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>