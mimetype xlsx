--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c7f1d7bbec4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebec353f01964428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359760e336f4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65626cafdb741c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d64e975b234a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359760e336f4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec6e8a61e4b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65626cafdb741c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>