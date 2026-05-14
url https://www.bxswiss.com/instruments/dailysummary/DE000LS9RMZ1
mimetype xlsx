--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebec353f01964428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63042b15df54123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65626cafdb741c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9814d0c369d54bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec6e8a61e4b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65626cafdb741c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63567fb18354d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9814d0c369d54bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>