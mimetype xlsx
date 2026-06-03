--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63042b15df54123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9d46997cea4b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9814d0c369d54bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d6489ad65245a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63567fb18354d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9814d0c369d54bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b15169f3304771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d6489ad65245a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>796,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>