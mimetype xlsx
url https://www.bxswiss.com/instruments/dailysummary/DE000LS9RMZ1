--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9d46997cea4b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc323208e50f84c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d6489ad65245a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967da018a73b447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b15169f3304771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d6489ad65245a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ee879dc3754e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967da018a73b447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>838,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>