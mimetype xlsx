--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc323208e50f84c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc09fc256ce40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967da018a73b447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d47ee0bddc94a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ee879dc3754e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967da018a73b447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5869c1759448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d47ee0bddc94a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>822,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>