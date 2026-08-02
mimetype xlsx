--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc09fc256ce40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a924988bec4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d47ee0bddc94a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9facb8c7ee6b4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5869c1759448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d47ee0bddc94a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c608dd3d2a040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9facb8c7ee6b4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>