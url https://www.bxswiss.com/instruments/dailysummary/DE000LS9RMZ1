--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a924988bec4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac250e1158ef45b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9facb8c7ee6b4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d97a4c3e244f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c608dd3d2a040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9facb8c7ee6b4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bdddf4ffd74c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d97a4c3e244f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fraktal und Fibonacci</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>