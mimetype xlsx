--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc16c8e1400547b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dd072281dc4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1234a514f14dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d32fb112a64f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8188485f98a94701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1234a514f14dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0e4915fa4a4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d32fb112a64f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>