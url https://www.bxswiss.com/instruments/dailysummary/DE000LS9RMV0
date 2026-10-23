--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dd072281dc4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaad3ff080f49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d32fb112a64f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7d86d5c8364eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0e4915fa4a4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d32fb112a64f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6938f78b18fc41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7d86d5c8364eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>