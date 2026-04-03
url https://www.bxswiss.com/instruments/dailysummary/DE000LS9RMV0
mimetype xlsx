--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bd384c444c4a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91ce74620bf44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f97e98b50ab452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5054ffba2e1c4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e108b3d78442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f97e98b50ab452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3bf96b96764a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5054ffba2e1c4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...355 lines deleted...]
-          <x:t>64,298</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>62,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>