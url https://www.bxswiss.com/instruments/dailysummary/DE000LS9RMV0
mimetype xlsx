--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91ce74620bf44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f579aa10624a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5054ffba2e1c4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781039ba4e544697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3bf96b96764a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5054ffba2e1c4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda74877c83ff4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781039ba4e544697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,230</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>