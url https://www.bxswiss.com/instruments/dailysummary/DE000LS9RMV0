--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f579aa10624a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0753f0b83dac41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781039ba4e544697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035847539921492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda74877c83ff4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781039ba4e544697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re429703b07fc40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035847539921492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>