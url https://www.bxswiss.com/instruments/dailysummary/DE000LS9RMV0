--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0753f0b83dac41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f9a07896e14641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035847539921492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dff633eff5435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re429703b07fc40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035847539921492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7455e77d85bb49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dff633eff5435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>