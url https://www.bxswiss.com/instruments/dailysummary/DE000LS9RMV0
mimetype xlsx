--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f9a07896e14641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5984abf36d7e417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dff633eff5435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref52096a2d404c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7455e77d85bb49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dff633eff5435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74035a4d28b4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref52096a2d404c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>