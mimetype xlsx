--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5984abf36d7e417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc641a0e276744002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref52096a2d404c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afc04f0d7314327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74035a4d28b4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref52096a2d404c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092aa92368ae4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afc04f0d7314327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>