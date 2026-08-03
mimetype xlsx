--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc641a0e276744002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c6efec1d0c4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afc04f0d7314327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5695e2927b4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092aa92368ae4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afc04f0d7314327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4ff5b5b3a142ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5695e2927b4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>68,775</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>72,435</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>