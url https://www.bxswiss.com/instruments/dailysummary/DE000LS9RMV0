--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c6efec1d0c4675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd253947526774d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5695e2927b4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c834f9a3c14226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4ff5b5b3a142ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5695e2927b4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c083c15017446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c834f9a3c14226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>