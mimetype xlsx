--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd253947526774d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc16c8e1400547b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c834f9a3c14226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1234a514f14dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c083c15017446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c834f9a3c14226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8188485f98a94701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1234a514f14dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gentechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>