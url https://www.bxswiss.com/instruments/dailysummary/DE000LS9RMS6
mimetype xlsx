--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968426316f014158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4872157b077c48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c4c9d30b624ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a7f55efa464031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1be78ef8c44b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c4c9d30b624ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8abbd1967a4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a7f55efa464031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>142,326</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,863</x:t>
-[...512 lines deleted...]
-          <x:t>141,038</x:t>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>