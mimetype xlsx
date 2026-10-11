--- v14 (2026-09-20)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4872157b077c48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44b6c6cd84a494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a7f55efa464031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea01c85b4f14f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8abbd1967a4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a7f55efa464031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94087273709446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea01c85b4f14f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>