--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44b6c6cd84a494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dfaab62ffd4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea01c85b4f14f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f1005e3e3d4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94087273709446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea01c85b4f14f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54f4169013949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f1005e3e3d4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>