--- v5 (2026-02-22)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1db0d10b57e4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ef368367a54bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38a03b845704f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b04cded244a4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5bf5f8ab784e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38a03b845704f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcd119a51a54db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b04cded244a4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,519</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>