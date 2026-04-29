--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ef368367a54bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd06126c9d94e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b04cded244a4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bfea24d0bb4ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcd119a51a54db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b04cded244a4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bd34f7b6514f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bfea24d0bb4ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>