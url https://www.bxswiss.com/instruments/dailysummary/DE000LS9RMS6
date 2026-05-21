--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd06126c9d94e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc8d82ab9ae4109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bfea24d0bb4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40223464c4245d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bd34f7b6514f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bfea24d0bb4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280e9fefe0054629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40223464c4245d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,076</x:t>
@@ -683,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>