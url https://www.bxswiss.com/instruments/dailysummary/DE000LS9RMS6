--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc8d82ab9ae4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re518b7ea2afa4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40223464c4245d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4738ab7f34490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280e9fefe0054629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40223464c4245d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021fdfea259f4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4738ab7f34490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>