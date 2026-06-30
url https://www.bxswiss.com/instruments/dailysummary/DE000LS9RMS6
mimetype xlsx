--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re518b7ea2afa4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2bbadd54e849da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4738ab7f34490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1cabb3ecd043e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021fdfea259f4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4738ab7f34490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab839afbfe4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1cabb3ecd043e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>