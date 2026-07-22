--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2bbadd54e849da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8853e66e2dd249ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1cabb3ecd043e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c286a266b0f4744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab839afbfe4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1cabb3ecd043e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1483aec5b6d94d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c286a266b0f4744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>