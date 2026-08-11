--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8853e66e2dd249ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa025217e4b84919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c286a266b0f4744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda220d9e040143c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1483aec5b6d94d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c286a266b0f4744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff250eb52544a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda220d9e040143c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>