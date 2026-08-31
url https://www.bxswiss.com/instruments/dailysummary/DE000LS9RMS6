--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa025217e4b84919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968426316f014158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda220d9e040143c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c4c9d30b624ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff250eb52544a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda220d9e040143c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1be78ef8c44b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c4c9d30b624ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>