--- v9 (2026-08-31)
+++ v10 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ef397a5f6048c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef63e196278479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aa2e4d00284f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8a326a474048d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1218a2e26242f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aa2e4d00284f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a668a2058134be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8a326a474048d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>