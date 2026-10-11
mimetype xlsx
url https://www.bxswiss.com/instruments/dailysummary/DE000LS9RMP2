--- v10 (2026-09-20)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef63e196278479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdc06c72cd04d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8a326a474048d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b144bcc5c34ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a668a2058134be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8a326a474048d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d676f3a6e614e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b144bcc5c34ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>