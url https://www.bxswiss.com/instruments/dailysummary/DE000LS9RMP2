--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdc06c72cd04d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c2528a08cb411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b144bcc5c34ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ccac09d73f4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d676f3a6e614e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b144bcc5c34ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d0059b13ab4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ccac09d73f4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>