--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a502eec625a424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3923ef6602074e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4423354a829e46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b32bf431bc4730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc734dd1117694aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4423354a829e46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98882686e1bf4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b32bf431bc4730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>172,346</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>