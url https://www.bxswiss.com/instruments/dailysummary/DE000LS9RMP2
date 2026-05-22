--- v3 (2026-04-03)
+++ v4 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3923ef6602074e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cc60dbbc9641a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b32bf431bc4730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d1d8e167a946b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98882686e1bf4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b32bf431bc4730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf4e10fba2a4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d1d8e167a946b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>166,862</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>