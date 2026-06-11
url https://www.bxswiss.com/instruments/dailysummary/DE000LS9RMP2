--- v4 (2026-05-22)
+++ v5 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cc60dbbc9641a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28961e8018b4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d1d8e167a946b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17c3d8558d4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf4e10fba2a4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d1d8e167a946b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d6eecae0dd4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17c3d8558d4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>