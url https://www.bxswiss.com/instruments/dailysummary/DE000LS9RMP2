--- v5 (2026-06-11)
+++ v6 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28961e8018b4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15adce109dcd406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree17c3d8558d4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467e702515654822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d6eecae0dd4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree17c3d8558d4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fa4ac96d3848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467e702515654822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>183,099</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,099</x:t>
-[...274 lines deleted...]
-          <x:t>180,315</x:t>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>