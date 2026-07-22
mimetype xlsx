--- v6 (2026-07-02)
+++ v7 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15adce109dcd406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4142c904fa74628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467e702515654822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e577150c6a94e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fa4ac96d3848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467e702515654822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38aed12fb3bf4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e577150c6a94e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>187,957</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>185,112</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>