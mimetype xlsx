--- v7 (2026-07-22)
+++ v8 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4142c904fa74628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f576c8b1424c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e577150c6a94e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109a7e7f01744fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38aed12fb3bf4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e577150c6a94e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11d8765bf3b49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109a7e7f01744fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>