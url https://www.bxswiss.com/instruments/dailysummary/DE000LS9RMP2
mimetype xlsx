--- v8 (2026-08-11)
+++ v9 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f576c8b1424c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ef397a5f6048c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109a7e7f01744fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aa2e4d00284f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11d8765bf3b49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109a7e7f01744fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1218a2e26242f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aa2e4d00284f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baerenhoehle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>