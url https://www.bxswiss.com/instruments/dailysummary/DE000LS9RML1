--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525315a11e7a4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaad195cf004027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e06a7f6592442d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6756c7b785d4ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f52aa2ddac448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e06a7f6592442d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ede2d13c6e408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6756c7b785d4ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>