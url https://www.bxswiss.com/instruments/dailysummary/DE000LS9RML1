--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaad195cf004027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1bfd8edbea4d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6756c7b785d4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f47f0214814fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ede2d13c6e408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6756c7b785d4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65de117c873b461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f47f0214814fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>187,149</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,164</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>183,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,325</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>