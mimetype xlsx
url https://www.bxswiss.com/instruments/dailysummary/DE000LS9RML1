--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1bfd8edbea4d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf079582c191643d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f47f0214814fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b85000b41242f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65de117c873b461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f47f0214814fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e60d53c1ad4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b85000b41242f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>