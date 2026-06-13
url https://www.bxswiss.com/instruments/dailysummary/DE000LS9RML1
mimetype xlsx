--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf079582c191643d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ddeffda7c346ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b85000b41242f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc52ece525d4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e60d53c1ad4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b85000b41242f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d51bb108594398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc52ece525d4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>