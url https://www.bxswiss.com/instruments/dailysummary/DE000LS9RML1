--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ddeffda7c346ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbea50a5634671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc52ece525d4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bb1aa8daf145fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d51bb108594398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc52ece525d4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad4068bc4b84bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bb1aa8daf145fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>232,792</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>