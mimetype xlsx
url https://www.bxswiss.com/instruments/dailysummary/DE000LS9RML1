--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbea50a5634671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce37e59fe84042eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bb1aa8daf145fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128a079c80454fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad4068bc4b84bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bb1aa8daf145fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a818447eed04210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128a079c80454fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>