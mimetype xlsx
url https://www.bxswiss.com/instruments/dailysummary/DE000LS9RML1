--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce37e59fe84042eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d7ff6134b641a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128a079c80454fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cacdfa744ca4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a818447eed04210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128a079c80454fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34f3dd1437641b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cacdfa744ca4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>