--- v11 (2026-09-01)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d7ff6134b641a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6f40859531443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cacdfa744ca4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffaa0eae667484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34f3dd1437641b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cacdfa744ca4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cded9507894202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffaa0eae667484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>224,281</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>