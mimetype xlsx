--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6f40859531443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bff0c0a781401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffaa0eae667484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ee8a34209447a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cded9507894202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffaa0eae667484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b48b652d1e42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ee8a34209447a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Autonomous Electric Cars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RML1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>