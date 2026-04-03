--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0590e888901c4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd69e741cb694fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5217f98fb43a4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50da8555b2e4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4b9d71e28b404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5217f98fb43a4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500ba0815b1a4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50da8555b2e4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>