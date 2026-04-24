--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd69e741cb694fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cbb7aa5cea42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50da8555b2e4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd9e5772f644c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500ba0815b1a4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50da8555b2e4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eea241ad47248b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd9e5772f644c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>