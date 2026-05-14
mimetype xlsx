--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cbb7aa5cea42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf00fc9affd4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd9e5772f644c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b4a296448a4be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eea241ad47248b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd9e5772f644c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b60089f1176408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b4a296448a4be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>