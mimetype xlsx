--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf00fc9affd4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3c91d678734ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b4a296448a4be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65767463a31c4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b60089f1176408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b4a296448a4be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fc7d1a7c7d4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65767463a31c4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>