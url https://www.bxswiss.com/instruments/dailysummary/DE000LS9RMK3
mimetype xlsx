--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3c91d678734ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e083de3ee14bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65767463a31c4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ff973c00fa4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fc7d1a7c7d4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65767463a31c4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9951c2c12004aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ff973c00fa4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>