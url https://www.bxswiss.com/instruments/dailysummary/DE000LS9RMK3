--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e083de3ee14bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a475181ecb6486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ff973c00fa4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cc8c2770074ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9951c2c12004aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ff973c00fa4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e30c9bd3ca47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cc8c2770074ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>