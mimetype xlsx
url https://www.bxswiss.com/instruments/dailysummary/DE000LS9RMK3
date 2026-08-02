--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a475181ecb6486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9687818aa09e4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cc8c2770074ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ca61a8d5474521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e30c9bd3ca47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cc8c2770074ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c115d6b4e46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ca61a8d5474521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>