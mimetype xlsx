--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9687818aa09e4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563605f626c3471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ca61a8d5474521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10129f6de99b47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c115d6b4e46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ca61a8d5474521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5421f8828ce4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10129f6de99b47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,513</x:t>
-[...232 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>197,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>197,427</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>