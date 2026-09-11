--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563605f626c3471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab47f718d63842e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10129f6de99b47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733b63baab174f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5421f8828ce4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10129f6de99b47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541a7a30e618485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733b63baab174f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,423</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>