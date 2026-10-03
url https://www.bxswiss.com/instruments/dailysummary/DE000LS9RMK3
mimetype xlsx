--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab47f718d63842e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81ac0ac88da4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733b63baab174f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e65f992de0d4510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541a7a30e618485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733b63baab174f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7fb7450e454e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e65f992de0d4510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>