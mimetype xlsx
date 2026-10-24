--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81ac0ac88da4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45f46de2ece4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e65f992de0d4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bcdf7dc18e4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7fb7450e454e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e65f992de0d4510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb80501367e04998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bcdf7dc18e4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technology Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RMK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>212,617</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,576</x:t>
-[...620 lines deleted...]
-          <x:t>220,327</x:t>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>