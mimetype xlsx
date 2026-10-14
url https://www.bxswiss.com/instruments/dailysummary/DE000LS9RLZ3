--- v12 (2026-09-08)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01208a00dcf465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2c610923ee4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11b9aefc5744f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ec3163281842b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55dfbf77f934551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11b9aefc5744f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d8577af15b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ec3163281842b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,579</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>