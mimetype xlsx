--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2c610923ee4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0b3f168c1b46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ec3163281842b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a79a4c84804a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d8577af15b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ec3163281842b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44ac9af05a04ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a79a4c84804a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>