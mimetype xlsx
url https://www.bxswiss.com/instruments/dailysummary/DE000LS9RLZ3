--- v4 (2026-03-14)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82db1413bfe4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5a2f179d614eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda965c93d19341d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc571b414a51d40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce18c217c294edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda965c93d19341d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17e5fd5e544381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc571b414a51d40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...566 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,420</x:t>
-[...63 lines deleted...]
-          <x:t>135,737</x:t>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>