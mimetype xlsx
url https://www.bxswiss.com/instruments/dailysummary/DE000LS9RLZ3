--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5a2f179d614eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2766b7297740a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc571b414a51d40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28143e51249f44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17e5fd5e544381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc571b414a51d40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d279c9923144e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28143e51249f44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>