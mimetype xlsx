--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2766b7297740a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra997d03453ed458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28143e51249f44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3a459ea25449dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d279c9923144e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28143e51249f44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b277a44bd4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3a459ea25449dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>