--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra997d03453ed458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef1328f6d6f4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3a459ea25449dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52be7d0d4422460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b277a44bd4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3a459ea25449dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a37df991864f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52be7d0d4422460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>139,155</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,545</x:t>
-[...247 lines deleted...]
-          <x:t>145,227</x:t>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>