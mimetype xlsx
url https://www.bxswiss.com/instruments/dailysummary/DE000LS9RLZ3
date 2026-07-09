--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef1328f6d6f4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5470cd4fdf1748d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52be7d0d4422460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18982f2a05e2421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a37df991864f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52be7d0d4422460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750d4ac48f794dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18982f2a05e2421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>143,108</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>140,832</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>139,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>