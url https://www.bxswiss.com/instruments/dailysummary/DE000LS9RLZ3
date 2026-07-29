--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5470cd4fdf1748d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cb6591f23944d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18982f2a05e2421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47dd54894ac4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750d4ac48f794dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18982f2a05e2421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092e40cdc14d4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47dd54894ac4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>140,144</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,977</x:t>
-[...269 lines deleted...]
-          <x:t>138,060</x:t>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>