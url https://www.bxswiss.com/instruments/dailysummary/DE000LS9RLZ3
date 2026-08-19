--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cb6591f23944d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692d8f1a456f4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47dd54894ac4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddeb4cb068d4b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092e40cdc14d4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47dd54894ac4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167044fa86e14bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddeb4cb068d4b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>