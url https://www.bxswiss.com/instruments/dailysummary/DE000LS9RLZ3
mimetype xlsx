--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692d8f1a456f4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01208a00dcf465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddeb4cb068d4b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11b9aefc5744f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167044fa86e14bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddeb4cb068d4b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55dfbf77f934551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11b9aefc5744f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Invest Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>