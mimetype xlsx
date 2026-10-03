--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f9f413adaa4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ded77fd00a4b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7980bfe23e94250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf868c3056cb84102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92171d3df29e4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7980bfe23e94250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165dcce052d54a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf868c3056cb84102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>198,543</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,902</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>201,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>