--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ded77fd00a4b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35109ee14ca04733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf868c3056cb84102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe5c6944109474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165dcce052d54a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf868c3056cb84102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10e3389da9d49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe5c6944109474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>