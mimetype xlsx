--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25703ff521cb4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b85c4c69527415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43feb5ef3cc4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836786bff2df44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b2cf50715f48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43feb5ef3cc4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e185f086c454d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836786bff2df44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>