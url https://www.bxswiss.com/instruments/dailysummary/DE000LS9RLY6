--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b85c4c69527415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a60b66e261946d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836786bff2df44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a90e8aad8b478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e185f086c454d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836786bff2df44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ea1aa6a4f14724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a90e8aad8b478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>