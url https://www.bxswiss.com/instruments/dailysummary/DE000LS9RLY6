--- v8 (2026-04-23)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a60b66e261946d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eed66a640714957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a90e8aad8b478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e628732d1e64c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ea1aa6a4f14724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a90e8aad8b478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4b8b634dc04e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e628732d1e64c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,087</x:t>
-[...333 lines deleted...]
-          <x:t>202,660</x:t>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>