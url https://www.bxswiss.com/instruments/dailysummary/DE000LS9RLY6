--- v9 (2026-06-05)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eed66a640714957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1250f90b0f40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e628732d1e64c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb603ea2fd1104d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4b8b634dc04e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e628732d1e64c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4253f7b4ca754b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb603ea2fd1104d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>