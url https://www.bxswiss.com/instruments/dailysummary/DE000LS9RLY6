--- v10 (2026-06-09)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1250f90b0f40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8549612d5946f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb603ea2fd1104d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2dd4e20128411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4253f7b4ca754b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb603ea2fd1104d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f5c2d205024cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2dd4e20128411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>196,355</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>192,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>