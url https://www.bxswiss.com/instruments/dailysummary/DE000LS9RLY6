--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8549612d5946f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d58d79e8d794221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2dd4e20128411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04a663e0d204cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f5c2d205024cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2dd4e20128411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44517e7203804dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04a663e0d204cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>