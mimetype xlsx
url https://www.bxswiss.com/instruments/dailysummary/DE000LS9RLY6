--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d58d79e8d794221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4dddb8a2a043a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04a663e0d204cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc213b48a8e344676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44517e7203804dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04a663e0d204cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c23420028bf48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc213b48a8e344676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>