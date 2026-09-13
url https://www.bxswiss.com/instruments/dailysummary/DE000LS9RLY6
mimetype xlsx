--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4dddb8a2a043a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f9f413adaa4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc213b48a8e344676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7980bfe23e94250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c23420028bf48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc213b48a8e344676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92171d3df29e4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7980bfe23e94250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of Deutschland Bruckner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>