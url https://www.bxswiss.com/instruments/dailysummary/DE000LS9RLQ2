--- v3 (2026-01-10)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa93187e9b7a46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adffb109de24dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a6a9d3fba04651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134ede0dede84dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f922db449c24d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a6a9d3fba04651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79c7c4d2fc24e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134ede0dede84dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...90 lines deleted...]
-          <x:t>161,994</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>16.12.2025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,713</x:t>
-[...102 lines deleted...]
-          <x:t>160,597</x:t>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,214</x:t>
-[...220 lines deleted...]
-          <x:t>162,597</x:t>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>