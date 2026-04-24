--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adffb109de24dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cabe60ce52d413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134ede0dede84dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80ddbc4a10f45cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79c7c4d2fc24e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134ede0dede84dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a6604a95a847c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80ddbc4a10f45cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>