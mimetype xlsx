--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cabe60ce52d413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144a053863f74a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80ddbc4a10f45cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6778528873b4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a6604a95a847c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80ddbc4a10f45cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c3a6855fb042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6778528873b4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,500</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>167,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,760</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>