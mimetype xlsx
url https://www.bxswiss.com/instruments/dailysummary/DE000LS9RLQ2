--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144a053863f74a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf08c1fd0db14742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6778528873b4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28332ad0c6f41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c3a6855fb042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6778528873b4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b525710ec33424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28332ad0c6f41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>