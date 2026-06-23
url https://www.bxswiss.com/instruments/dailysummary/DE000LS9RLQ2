--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf08c1fd0db14742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd992aa1c41e34bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28332ad0c6f41ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65946e134c4448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b525710ec33424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28332ad0c6f41ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2eb8a548324ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65946e134c4448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>