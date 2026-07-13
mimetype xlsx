--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd992aa1c41e34bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re704d537b17a43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65946e134c4448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8329454fd741c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2eb8a548324ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65946e134c4448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480465544893496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8329454fd741c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,196</x:t>
-[...31 lines deleted...]
-          <x:t>175,006</x:t>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,007</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,538</x:t>
-[...166 lines deleted...]
-          <x:t>176,352</x:t>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>