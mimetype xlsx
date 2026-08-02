--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re704d537b17a43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc37d0fe40f434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8329454fd741c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15742018d2464074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480465544893496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8329454fd741c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df485896c56482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15742018d2464074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,538</x:t>
-[...166 lines deleted...]
-          <x:t>176,352</x:t>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,152</x:t>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>