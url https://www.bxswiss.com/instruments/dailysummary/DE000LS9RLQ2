--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc37d0fe40f434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcfbcc6af8b4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15742018d2464074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e5d09b92ed4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df485896c56482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15742018d2464074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3e415ebc4840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e5d09b92ed4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>