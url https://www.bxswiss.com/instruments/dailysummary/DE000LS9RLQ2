--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcfbcc6af8b4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e22f1070dea4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e5d09b92ed4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd844339865ab40d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3e415ebc4840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e5d09b92ed4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2578dc8e8c7b4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd844339865ab40d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>