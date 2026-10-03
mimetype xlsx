--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e22f1070dea4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab611cb48984f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd844339865ab40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a510bbf9a0f46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2578dc8e8c7b4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd844339865ab40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e038a655cc448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a510bbf9a0f46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>