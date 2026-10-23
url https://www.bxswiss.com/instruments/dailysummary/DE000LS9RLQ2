--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab611cb48984f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e72e8300c04da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a510bbf9a0f46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b09ed953c6f4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e038a655cc448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a510bbf9a0f46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569b9115c5e14672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b09ed953c6f4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MW Global Opportunities Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>186,138</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,360</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>182,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>