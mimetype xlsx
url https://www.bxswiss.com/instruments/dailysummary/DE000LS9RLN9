--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbea7ef655c4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d4f3a414fe4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f94fa6a753043df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa7c5133df46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b4904a3e2b4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f94fa6a753043df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fcea23503647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa7c5133df46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>