--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d4f3a414fe4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc275ff6df2714742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa7c5133df46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef45aa04e4045ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fcea23503647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa7c5133df46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1534c18294d5452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef45aa04e4045ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>