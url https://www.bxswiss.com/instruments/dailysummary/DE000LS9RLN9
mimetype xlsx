--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59427f797a7244fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fbb6ec1516451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac060db98d4847b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad54eb37c0a4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0792ec06234bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac060db98d4847b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5780186090944036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad54eb37c0a4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>