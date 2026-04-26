--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fbb6ec1516451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda94b50385de4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad54eb37c0a4d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3220f7d8b403485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5780186090944036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad54eb37c0a4d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb39ffe0c1440b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3220f7d8b403485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>