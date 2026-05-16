--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda94b50385de4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf443deec414380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3220f7d8b403485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c83b37da3164c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb39ffe0c1440b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3220f7d8b403485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5484fbc278f4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c83b37da3164c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>