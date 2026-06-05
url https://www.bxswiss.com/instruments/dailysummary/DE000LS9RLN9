--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf443deec414380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994cb22d7a14e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c83b37da3164c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd632c77d1454bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5484fbc278f4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c83b37da3164c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3763438d329843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd632c77d1454bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>