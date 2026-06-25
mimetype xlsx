--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994cb22d7a14e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29367556f0284594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd632c77d1454bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27caadbd9d084d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3763438d329843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd632c77d1454bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99948b6bae648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27caadbd9d084d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>