--- v9 (2026-06-25)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29367556f0284594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ab00d56e6046d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27caadbd9d084d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9a6dc0f7f94945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99948b6bae648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27caadbd9d084d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8feab3dc394bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9a6dc0f7f94945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>