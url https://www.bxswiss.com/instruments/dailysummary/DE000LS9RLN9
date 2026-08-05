--- v10 (2026-07-16)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ab00d56e6046d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc8d12f96ff4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9a6dc0f7f94945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a55a1b54833481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8feab3dc394bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9a6dc0f7f94945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec894e67bc3b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a55a1b54833481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>