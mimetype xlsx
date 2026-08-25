--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc8d12f96ff4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3126de6b55144d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a55a1b54833481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f3c81579da4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec894e67bc3b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a55a1b54833481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fe7aa8fa0440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f3c81579da4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,738</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>