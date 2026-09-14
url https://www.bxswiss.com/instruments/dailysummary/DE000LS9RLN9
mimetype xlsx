--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3126de6b55144d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbea7ef655c4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f3c81579da4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f94fa6a753043df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fe7aa8fa0440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f3c81579da4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b4904a3e2b4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f94fa6a753043df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investing in tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>