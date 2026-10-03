--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d452f5203b432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff8fe83a50546ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re932d5e985cd425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6808a1ede75d4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8c34b6356347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re932d5e985cd425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef5dcc2163a41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6808a1ede75d4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>64,481</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,672</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>63,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>