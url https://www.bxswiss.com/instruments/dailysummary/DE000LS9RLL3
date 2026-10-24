--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff8fe83a50546ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5be255860e94422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6808a1ede75d4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9623056bb44054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef5dcc2163a41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6808a1ede75d4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002922c65d38415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9623056bb44054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,445</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>65,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>