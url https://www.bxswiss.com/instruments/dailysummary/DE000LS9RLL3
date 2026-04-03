--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6578eca0833147b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01418023cd44cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re855761fa8274308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d0e1ab213c4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3059505296b74c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re855761fa8274308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b654ebab71444ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d0e1ab213c4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>