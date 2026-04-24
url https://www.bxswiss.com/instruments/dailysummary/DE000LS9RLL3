--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01418023cd44cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4284ba21af4a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d0e1ab213c4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4857ab2cc6344cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b654ebab71444ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d0e1ab213c4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re853841e908c4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4857ab2cc6344cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>59,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>