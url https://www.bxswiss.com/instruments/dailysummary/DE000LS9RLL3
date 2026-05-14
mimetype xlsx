--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4284ba21af4a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f9a655a9ef4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4857ab2cc6344cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a071a79b9a34fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re853841e908c4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4857ab2cc6344cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edfdefd604948ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a071a79b9a34fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>57,886</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,467</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>59,746</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>