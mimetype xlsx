--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f9a655a9ef4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50e4146067646b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a071a79b9a34fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd124de98a45442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edfdefd604948ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a071a79b9a34fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe9d60613e94119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd124de98a45442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>59,155</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>