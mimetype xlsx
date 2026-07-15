--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50e4146067646b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8526d1e4ef204a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd124de98a45442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2277e4b28e4c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe9d60613e94119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd124de98a45442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63429f61046c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2277e4b28e4c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>62,324</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>