--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8526d1e4ef204a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534cf84e91ec46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2277e4b28e4c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6d493fa9004685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63429f61046c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2277e4b28e4c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd86d02d2c0f4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6d493fa9004685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>