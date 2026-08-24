--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534cf84e91ec46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7530af1796f84156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6d493fa9004685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c8bb483680471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd86d02d2c0f4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6d493fa9004685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085f0d4dd91d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c8bb483680471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>