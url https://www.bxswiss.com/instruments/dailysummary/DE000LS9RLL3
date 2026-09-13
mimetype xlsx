--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7530af1796f84156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d452f5203b432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c8bb483680471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re932d5e985cd425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085f0d4dd91d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c8bb483680471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8c34b6356347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re932d5e985cd425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Chance </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>64,731</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>64,914</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,808</x:t>
-[...274 lines deleted...]
-          <x:t>64,661</x:t>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>