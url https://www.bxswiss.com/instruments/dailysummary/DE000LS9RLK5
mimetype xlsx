--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9315b6a5f244f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5799f7b04a7c4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2931093c1fe4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a96c02cef24edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de37b4e5f544663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2931093c1fe4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e704f6f0754369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a96c02cef24edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>66,551</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>66,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>