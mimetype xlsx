--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5799f7b04a7c4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15dfbea14706454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a96c02cef24edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0d2c340d6e467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e704f6f0754369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a96c02cef24edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11708d95bc064c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0d2c340d6e467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>