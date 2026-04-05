--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7424aff953d946f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad69c779e2741ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6bc91bc55b48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb0603ef8824441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2f9ddc279a470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6bc91bc55b48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792f6830d6d8445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb0603ef8824441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>