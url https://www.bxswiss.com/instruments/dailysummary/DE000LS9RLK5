--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad69c779e2741ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc955f3d9e9c14257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb0603ef8824441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a72fabff25a486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792f6830d6d8445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb0603ef8824441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901d32ea58a472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a72fabff25a486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>