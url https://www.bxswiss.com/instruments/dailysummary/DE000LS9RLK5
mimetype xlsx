--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc955f3d9e9c14257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5104a47334af433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a72fabff25a486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e843876758f4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901d32ea58a472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a72fabff25a486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f12f6ba904405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e843876758f4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>