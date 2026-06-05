--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5104a47334af433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e427c3188e4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e843876758f4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f7067f9c394759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f12f6ba904405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e843876758f4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7bba9ad00bc49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f7067f9c394759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>