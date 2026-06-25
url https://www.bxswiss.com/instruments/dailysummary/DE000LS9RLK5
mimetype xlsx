--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e427c3188e4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a4d7965ea4433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f7067f9c394759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd53f30b2064ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7bba9ad00bc49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f7067f9c394759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1989ea14f99a4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd53f30b2064ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>