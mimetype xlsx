--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a4d7965ea4433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cab3e9013494094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd53f30b2064ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7410680324c4074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1989ea14f99a4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd53f30b2064ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd40d6fa9b284f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7410680324c4074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>64,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>