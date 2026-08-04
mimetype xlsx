--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cab3e9013494094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf271fb6b7fb4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7410680324c4074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df4a2ac36574a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd40d6fa9b284f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7410680324c4074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadcda3c346444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df4a2ac36574a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>