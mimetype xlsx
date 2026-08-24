--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf271fb6b7fb4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c09104b3a245f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df4a2ac36574a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c207af39f04f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadcda3c346444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df4a2ac36574a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30664907f1a4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c207af39f04f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>68,968</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,962</x:t>
-[...431 lines deleted...]
-          <x:t>65,095</x:t>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>