--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c09104b3a245f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9315b6a5f244f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c207af39f04f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2931093c1fe4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30664907f1a4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c207af39f04f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de37b4e5f544663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2931093c1fe4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>66,159</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,927</x:t>
-[...274 lines deleted...]
-          <x:t>68,999</x:t>
+          <x:t>68,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>