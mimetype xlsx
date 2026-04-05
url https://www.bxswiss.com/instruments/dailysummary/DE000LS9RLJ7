--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49426a4f001a4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b48960f7a44536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e065c9aff8b48a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6c19b32ee5413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bd97875eac4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e065c9aff8b48a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4215ca1d9d104589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6c19b32ee5413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>