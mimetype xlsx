--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b48960f7a44536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc51e4e95bec4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6c19b32ee5413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84cdae6628b4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4215ca1d9d104589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6c19b32ee5413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b823509999b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84cdae6628b4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,989</x:t>
-[...252 lines deleted...]
-          <x:t>27,742</x:t>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>