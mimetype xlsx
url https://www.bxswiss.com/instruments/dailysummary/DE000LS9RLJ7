--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc51e4e95bec4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669efa19d19748fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84cdae6628b4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d52214a8e2441a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b823509999b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84cdae6628b4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50537803de5f4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d52214a8e2441a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>28,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>