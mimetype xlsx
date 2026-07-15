--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669efa19d19748fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e94dbfd48bd4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d52214a8e2441a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e286dfc295442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50537803de5f4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d52214a8e2441a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30f5a6a9f2f4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e286dfc295442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>