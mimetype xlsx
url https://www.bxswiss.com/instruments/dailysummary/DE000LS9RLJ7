--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e94dbfd48bd4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460962f3117e4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e286dfc295442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f719916ac664b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30f5a6a9f2f4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e286dfc295442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f29461b85445e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f719916ac664b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>