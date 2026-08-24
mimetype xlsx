--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460962f3117e4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4225f2077145ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f719916ac664b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5debd3bd834646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f29461b85445e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f719916ac664b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd71ce4be65244ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5debd3bd834646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>