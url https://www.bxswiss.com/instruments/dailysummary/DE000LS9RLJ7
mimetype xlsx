--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4225f2077145ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141d483f64294012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5debd3bd834646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd232a3ccb44425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd71ce4be65244ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5debd3bd834646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc95c9abfef348fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd232a3ccb44425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR DNA GENE EDITING Genomik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>