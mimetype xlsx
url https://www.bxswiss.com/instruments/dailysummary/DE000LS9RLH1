--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ff2c9754e9460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588ad0dce1194ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22c223b9e76426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb2f9a424224de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdf5a6e57274686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22c223b9e76426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81d3e267a40469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb2f9a424224de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>