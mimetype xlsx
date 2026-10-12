--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588ad0dce1194ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4c5ddc8ff48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb2f9a424224de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a026b04613b48e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81d3e267a40469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb2f9a424224de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38120680a994401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a026b04613b48e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>