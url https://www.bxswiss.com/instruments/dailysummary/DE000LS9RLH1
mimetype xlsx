--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4c5ddc8ff48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0504b06ac3ab4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a026b04613b48e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd458d540f2242ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38120680a994401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a026b04613b48e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e7780577849c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd458d540f2242ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>