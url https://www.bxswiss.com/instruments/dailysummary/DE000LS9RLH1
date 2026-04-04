--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fcf58dd661a4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b77f6e5f52d4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9844c44d53b43af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0ee545742b44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8fec9cc6c14845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9844c44d53b43af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757013e9c0df4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0ee545742b44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...217 lines deleted...]
-          <x:t>77,825</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>78,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>