--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b77f6e5f52d4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42c22399b95489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0ee545742b44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3421bf29a7741d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757013e9c0df4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0ee545742b44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd183dcd614b346fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3421bf29a7741d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>76,951</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>76,957</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>