--- v5 (2026-04-25)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42c22399b95489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36854601123847bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3421bf29a7741d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8045387a9a5049a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd183dcd614b346fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3421bf29a7741d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64eaa203946241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8045387a9a5049a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>