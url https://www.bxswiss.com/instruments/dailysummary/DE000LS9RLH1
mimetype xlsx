--- v6 (2026-05-24)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36854601123847bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633fd591aef64dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8045387a9a5049a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03dcc7aed714fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64eaa203946241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8045387a9a5049a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a169ea8ede4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03dcc7aed714fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>96,846</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>