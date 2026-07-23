--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633fd591aef64dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef081959d5e44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03dcc7aed714fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2703f46f4404490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a169ea8ede4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03dcc7aed714fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0596030ad8e34d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2703f46f4404490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>92,055</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,375</x:t>
-[...463 lines deleted...]
-          <x:t>90,713</x:t>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>