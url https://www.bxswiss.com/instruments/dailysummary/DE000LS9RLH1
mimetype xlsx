--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef081959d5e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ff2c9754e9460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2703f46f4404490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22c223b9e76426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0596030ad8e34d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2703f46f4404490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdf5a6e57274686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22c223b9e76426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wild Performer Election WPE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>89,782</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>89,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>