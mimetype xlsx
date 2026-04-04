--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb8f6e1aa314eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072a460da81445ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca7fe8b789f4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810bc4c369a944ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce0b6217a234eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca7fe8b789f4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342e3f0db7b64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810bc4c369a944ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>