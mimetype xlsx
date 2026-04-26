--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072a460da81445ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b017c38158413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810bc4c369a944ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade8ee2116d24b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342e3f0db7b64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810bc4c369a944ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d46361c1fc6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade8ee2116d24b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>