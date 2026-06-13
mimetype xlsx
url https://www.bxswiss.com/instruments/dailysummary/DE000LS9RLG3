--- v7 (2026-04-26)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b017c38158413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a234caa2ff4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade8ee2116d24b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0123e52d26545ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d46361c1fc6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade8ee2116d24b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3d7c4128b5419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0123e52d26545ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,115</x:t>
-[...171 lines deleted...]
-          <x:t>127,213</x:t>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>