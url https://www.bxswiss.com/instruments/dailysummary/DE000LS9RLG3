--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a234caa2ff4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005e53b23a824853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0123e52d26545ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02460efc4544392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3d7c4128b5419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0123e52d26545ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra968b4bea14142ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02460efc4544392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...522 lines deleted...]
-          <x:t>128,938</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,975</x:t>
-[...80 lines deleted...]
-          <x:t>126,278</x:t>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>