--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005e53b23a824853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe901a7ca0ec43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02460efc4544392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39272d7a0234532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra968b4bea14142ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02460efc4544392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b144685c219429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39272d7a0234532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>