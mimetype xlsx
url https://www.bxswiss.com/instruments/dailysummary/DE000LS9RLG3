--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe901a7ca0ec43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c07ac645d24d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39272d7a0234532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a35be8d13e4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b144685c219429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39272d7a0234532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c8541ccd934750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a35be8d13e4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>