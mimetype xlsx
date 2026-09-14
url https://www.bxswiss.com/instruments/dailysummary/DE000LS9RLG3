--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c07ac645d24d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976bd54fd3774c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a35be8d13e4c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4f97b0613b4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c8541ccd934750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a35be8d13e4c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4423174b874e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4f97b0613b4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>