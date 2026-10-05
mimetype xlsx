--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976bd54fd3774c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54587bdb93ec430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4f97b0613b4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad3335f629c4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4423174b874e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4f97b0613b4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84eb0747d674bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad3335f629c4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>122,137</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,431</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>122,974</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,745</x:t>
-[...134 lines deleted...]
-          <x:t>122,700</x:t>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>