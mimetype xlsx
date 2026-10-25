--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54587bdb93ec430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6237b03deb234188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad3335f629c4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea14d8dcebcb4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84eb0747d674bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad3335f629c4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6ce4bcb8ac4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea14d8dcebcb4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Green Impact</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>122,974</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,745</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,282</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>