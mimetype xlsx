--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1598ee8cd5094747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5368f92e3854edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6d5a9e11344613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e601b87f0b4748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3822616e55844d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6d5a9e11344613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4621e2c5764406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e601b87f0b4748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>