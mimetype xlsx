--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5368f92e3854edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7420f27e7674086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e601b87f0b4748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60554215aa45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4621e2c5764406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e601b87f0b4748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7619b9c0b64132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60554215aa45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>