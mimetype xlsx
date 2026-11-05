--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7420f27e7674086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610b29eae3b04109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60554215aa45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba0d7ae31ce4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7619b9c0b64132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60554215aa45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955b444280c2438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba0d7ae31ce4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>