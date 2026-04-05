--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606500576a4b4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e45e2b127e749b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f137ce2b1148b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9508d25e3f54f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aee41734a704243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f137ce2b1148b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccc3df4b7c404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9508d25e3f54f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>65,048</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,847</x:t>
-[...301 lines deleted...]
-          <x:t>65,507</x:t>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>