--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e45e2b127e749b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2adaec72bb4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9508d25e3f54f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867011a514f945c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccc3df4b7c404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9508d25e3f54f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f706329d6f48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867011a514f945c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>