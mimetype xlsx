--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2adaec72bb4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e81e9bfbbea44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867011a514f945c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ead6e4390f4e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f706329d6f48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867011a514f945c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea4b1cd2b3d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ead6e4390f4e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>