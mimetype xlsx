--- v8 (2026-05-15)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e81e9bfbbea44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc08931b4b174128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ead6e4390f4e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a2b02574f947fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea4b1cd2b3d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ead6e4390f4e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2638e12534ce4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a2b02574f947fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>79,862</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>