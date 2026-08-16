--- v9 (2026-07-26)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc08931b4b174128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101117edc5854e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a2b02574f947fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f80a204256466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2638e12534ce4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a2b02574f947fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ebfc0d90b41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f80a204256466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>