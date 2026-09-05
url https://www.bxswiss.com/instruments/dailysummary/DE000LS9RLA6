--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101117edc5854e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1598ee8cd5094747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f80a204256466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6d5a9e11344613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ebfc0d90b41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f80a204256466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3822616e55844d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6d5a9e11344613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projektcashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RLA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>