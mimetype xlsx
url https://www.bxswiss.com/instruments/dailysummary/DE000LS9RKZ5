--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1332f4d0a37347d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8ba6f5cff147f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9ffa7bb38548c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00716df79f164068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166b288a47bd49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9ffa7bb38548c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba9f6b6ab794438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00716df79f164068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>184,102</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>