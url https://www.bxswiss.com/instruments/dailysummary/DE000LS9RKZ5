--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8ba6f5cff147f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e61400446c94881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00716df79f164068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed60f2741964ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba9f6b6ab794438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00716df79f164068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04584cf5aa3c453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed60f2741964ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>