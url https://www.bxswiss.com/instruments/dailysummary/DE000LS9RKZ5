--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e61400446c94881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c608770896142ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed60f2741964ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1d6cca07714778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04584cf5aa3c453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed60f2741964ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra913f3a3f0324225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1d6cca07714778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>185,892</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>186,823</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,988</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,423</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>