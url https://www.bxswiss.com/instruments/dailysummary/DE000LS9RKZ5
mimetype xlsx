--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3088f6bac10d49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4ea7d2e756411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b68a40385514f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2711434a9e704a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9987f2fbef24a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b68a40385514f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e6f19cdb3443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2711434a9e704a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>