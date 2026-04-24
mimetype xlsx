--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4ea7d2e756411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc356606eaf5842bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2711434a9e704a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5bc449e93d6476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e6f19cdb3443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2711434a9e704a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46683decce044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5bc449e93d6476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>