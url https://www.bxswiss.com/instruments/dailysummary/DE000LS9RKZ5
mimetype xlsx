--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc356606eaf5842bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a93ac24fe64933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5bc449e93d6476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167bf279b76c4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46683decce044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5bc449e93d6476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6900055cf745d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167bf279b76c4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>180,768</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,549</x:t>
-[...517 lines deleted...]
-          <x:t>181,064</x:t>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>