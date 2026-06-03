--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a93ac24fe64933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd58742ae2d4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167bf279b76c4201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d76440ca8934a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6900055cf745d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167bf279b76c4201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e5b2ca5c8347da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d76440ca8934a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>