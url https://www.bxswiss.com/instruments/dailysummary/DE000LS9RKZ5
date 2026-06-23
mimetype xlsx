--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd58742ae2d4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78ee195847648f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d76440ca8934a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd705f566d39c4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e5b2ca5c8347da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d76440ca8934a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290bbacf8d4c4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd705f566d39c4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>180,863</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>180,533</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>