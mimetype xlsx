--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78ee195847648f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b57edaac8fa4784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd705f566d39c4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a16f82a46e4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290bbacf8d4c4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd705f566d39c4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097d8fe7df4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a16f82a46e4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>