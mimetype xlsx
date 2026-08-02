--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b57edaac8fa4784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01cab5c8a554522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a16f82a46e4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02591da6951a4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097d8fe7df4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a16f82a46e4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9e4b01b4af442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02591da6951a4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>182,255</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,626</x:t>
-[...355 lines deleted...]
-          <x:t>182,004</x:t>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>