--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01cab5c8a554522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1332f4d0a37347d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02591da6951a4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9ffa7bb38548c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9e4b01b4af442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02591da6951a4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166b288a47bd49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9ffa7bb38548c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lynvestor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>