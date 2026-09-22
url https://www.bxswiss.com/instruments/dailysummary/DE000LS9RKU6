--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bed6ba1b4540cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d27c947a1f4e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re622742df6004059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e69e2c9924090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8806ebc88c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re622742df6004059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26986012550e470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e69e2c9924090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>75,591</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>75,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>74,513</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,174</x:t>
-[...53 lines deleted...]
-          <x:t>74,336</x:t>
+          <x:t>74,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>