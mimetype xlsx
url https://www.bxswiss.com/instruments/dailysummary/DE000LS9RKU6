--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d27c947a1f4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f30fc847a0d43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e69e2c9924090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0400d59880dc463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26986012550e470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e69e2c9924090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b128b6d5f4425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0400d59880dc463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>74,513</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,174</x:t>
-[...264 lines deleted...]
-          <x:t>74,667</x:t>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>74,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>