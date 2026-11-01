--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f30fc847a0d43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed7e38ff5114dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0400d59880dc463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53c5d2587e4474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b128b6d5f4425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0400d59880dc463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f17cbcb51944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53c5d2587e4474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,787</x:t>
-[...495 lines deleted...]
-          <x:t>75,428</x:t>
+          <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>