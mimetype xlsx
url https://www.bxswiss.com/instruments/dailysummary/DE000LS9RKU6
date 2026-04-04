--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d7fac6578c42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dddb67f3634fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc034c7663b5e40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1943b5f08412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1402617f64b24e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc034c7663b5e40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4642f1865e0a47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1943b5f08412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,385</x:t>
-[...21 lines deleted...]
-          <x:t>67,265</x:t>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,144</x:t>
-[...409 lines deleted...]
-          <x:t>66,449</x:t>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>