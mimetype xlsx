--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dddb67f3634fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc7c6cbd17b4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1943b5f08412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154e819462fd4717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4642f1865e0a47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1943b5f08412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1899e659b6b34167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154e819462fd4717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>