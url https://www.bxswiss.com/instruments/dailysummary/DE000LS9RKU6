--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc7c6cbd17b4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab24dc167de49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154e819462fd4717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re260aaa2b5c54d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1899e659b6b34167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154e819462fd4717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06921b0408a4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re260aaa2b5c54d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>69,531</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,503</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>69,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,109</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>