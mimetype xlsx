--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab24dc167de49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58ba2f3a21494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re260aaa2b5c54d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c46485a86834ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06921b0408a4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re260aaa2b5c54d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159f3db798174a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c46485a86834ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>73,584</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>