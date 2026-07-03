--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58ba2f3a21494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490698189407492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c46485a86834ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7732a9d95bf04496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159f3db798174a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c46485a86834ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006b958604c943b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7732a9d95bf04496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>