--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490698189407492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ef59222b844eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7732a9d95bf04496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e0dbd8763a47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006b958604c943b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7732a9d95bf04496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d10c0894b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e0dbd8763a47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>