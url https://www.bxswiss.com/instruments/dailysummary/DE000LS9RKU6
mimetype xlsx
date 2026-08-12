--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ef59222b844eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5445baf24b4a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e0dbd8763a47db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee81350bc1e4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d10c0894b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e0dbd8763a47db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ca3247b1354381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee81350bc1e4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>74,506</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,342</x:t>
-[...404 lines deleted...]
-          <x:t>75,967</x:t>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>