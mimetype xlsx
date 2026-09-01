--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5445baf24b4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bed6ba1b4540cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee81350bc1e4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re622742df6004059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ca3247b1354381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee81350bc1e4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8806ebc88c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re622742df6004059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokusiertes Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>74,923</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,721</x:t>
-[...485 lines deleted...]
-          <x:t>74,020</x:t>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>