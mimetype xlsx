--- v9 (2026-08-22)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3bc07d5d644e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a189f8398614b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac5edbd80fd4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b11189434d4300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708304ed1664031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac5edbd80fd4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbf0872c9e24cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b11189434d4300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...458 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,428</x:t>
-[...171 lines deleted...]
-          <x:t>151,004</x:t>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>