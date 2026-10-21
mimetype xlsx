--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a189f8398614b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3606f07a15994581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b11189434d4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R653f77a6fdcf4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbf0872c9e24cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b11189434d4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7163db57a443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R653f77a6fdcf4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>