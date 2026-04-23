--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf00349dfa9e4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7465fbe35b4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71e187cc04643fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5900a7a3840b4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46e325619984481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71e187cc04643fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e2ee4aca3445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5900a7a3840b4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>138,418</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>