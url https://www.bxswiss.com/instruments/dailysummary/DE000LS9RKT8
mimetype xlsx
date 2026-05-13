--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7465fbe35b4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5a7fd8acd4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5900a7a3840b4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da9ef43afc2488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e2ee4aca3445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5900a7a3840b4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722acfc4962c44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da9ef43afc2488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>