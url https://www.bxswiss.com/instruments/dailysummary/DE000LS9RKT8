--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5a7fd8acd4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb46fb916d814775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da9ef43afc2488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe7ea97da4d4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722acfc4962c44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da9ef43afc2488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d554c7cec24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe7ea97da4d4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>