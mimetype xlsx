--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb46fb916d814775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6b325fd2ce4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe7ea97da4d4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783aa36c12b34813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d554c7cec24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe7ea97da4d4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb97b07900af4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783aa36c12b34813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>