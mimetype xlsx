--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6b325fd2ce4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e12e78fcd764bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783aa36c12b34813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bc4106e978444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb97b07900af4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783aa36c12b34813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b59005419074da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bc4106e978444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>166,688</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,613</x:t>
-[...458 lines deleted...]
-          <x:t>196,603</x:t>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>