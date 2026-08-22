--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e12e78fcd764bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3bc07d5d644e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bc4106e978444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac5edbd80fd4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b59005419074da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bc4106e978444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708304ed1664031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac5edbd80fd4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>