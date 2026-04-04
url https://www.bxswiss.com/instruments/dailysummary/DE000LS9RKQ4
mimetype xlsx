--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8630008542ea4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55da2a4a9ca34aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167d200816bb48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1761e53bd6fe4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cab77fd6a2f4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167d200816bb48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3c56c8ed994208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1761e53bd6fe4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>119,680</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>