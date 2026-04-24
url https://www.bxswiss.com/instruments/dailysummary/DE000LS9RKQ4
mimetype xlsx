--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55da2a4a9ca34aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab67b6a545349cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1761e53bd6fe4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e3783dcbc0499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3c56c8ed994208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1761e53bd6fe4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5607e903084c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e3783dcbc0499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>