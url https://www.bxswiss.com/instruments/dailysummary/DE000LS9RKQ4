--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab67b6a545349cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31a77f3b0444659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e3783dcbc0499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a0ce7e395045bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5607e903084c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e3783dcbc0499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1dd6efc4d894efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a0ce7e395045bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>