--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31a77f3b0444659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4011c37336414e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a0ce7e395045bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2836cb82b543da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1dd6efc4d894efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a0ce7e395045bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747f814395034e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2836cb82b543da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>