--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4011c37336414e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15294df56ff54504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2836cb82b543da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59a3115705048e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747f814395034e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2836cb82b543da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3100346255b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59a3115705048e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>132,136</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>137,823</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>