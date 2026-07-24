--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15294df56ff54504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f761048bc964ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59a3115705048e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321926c53a4d4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3100346255b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59a3115705048e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8f38f99e5b445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321926c53a4d4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>