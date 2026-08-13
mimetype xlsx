--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f761048bc964ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd613cc2a654d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321926c53a4d4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bd2b6abf764644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8f38f99e5b445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321926c53a4d4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f291174ada647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bd2b6abf764644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>