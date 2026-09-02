--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd613cc2a654d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04291f6065c431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bd2b6abf764644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdfe834278f4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f291174ada647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bd2b6abf764644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90b7a0920144a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdfe834278f4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>