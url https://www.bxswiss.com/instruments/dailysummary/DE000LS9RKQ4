--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04291f6065c431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191fc54d513b4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdfe834278f4cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f210e328d8d43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90b7a0920144a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdfe834278f4cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa19e2a32ca14e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f210e328d8d43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>