--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191fc54d513b4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784ce01836984a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f210e328d8d43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b95319df65a4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa19e2a32ca14e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f210e328d8d43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa85bdfc7d9a4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b95319df65a4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>