--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784ce01836984a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed886cb19f54b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b95319df65a4cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree731553756f47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa85bdfc7d9a4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b95319df65a4cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c61304a1b104cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree731553756f47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Cloud Computing and Data</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>