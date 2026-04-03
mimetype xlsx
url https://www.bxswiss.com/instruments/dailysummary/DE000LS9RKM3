--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75354b9ab8644bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b449d36aabb400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ba443d84f84b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re221de9943604907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff89765ce514af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ba443d84f84b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44992661092b4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re221de9943604907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>