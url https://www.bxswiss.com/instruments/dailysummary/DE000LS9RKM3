--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b449d36aabb400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6bf55d2c114201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re221de9943604907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7437f274d95244cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44992661092b4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re221de9943604907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5376a7250d3e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7437f274d95244cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>209,818</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>206,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>