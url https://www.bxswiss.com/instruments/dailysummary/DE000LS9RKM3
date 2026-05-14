--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6bf55d2c114201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8674aafa72504a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7437f274d95244cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad40fcba8d440b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5376a7250d3e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7437f274d95244cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e47d46cf77411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad40fcba8d440b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>