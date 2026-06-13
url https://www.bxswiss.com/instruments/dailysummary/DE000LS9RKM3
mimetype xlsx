--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8674aafa72504a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b09f50e1fd4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad40fcba8d440b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4317db47b9b4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e47d46cf77411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad40fcba8d440b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5018c91b758347e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4317db47b9b4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>218,222</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,356</x:t>
-[...377 lines deleted...]
-          <x:t>210,053</x:t>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>