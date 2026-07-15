--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b09f50e1fd4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9bcc91623d469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4317db47b9b4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234fa75fa70a410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5018c91b758347e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4317db47b9b4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcc780ef9154052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234fa75fa70a410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>215,759</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>