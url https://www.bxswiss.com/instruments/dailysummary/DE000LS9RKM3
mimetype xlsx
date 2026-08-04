--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9bcc91623d469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898894f47134e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234fa75fa70a410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba724715125d4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcc780ef9154052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234fa75fa70a410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbb844c63d442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba724715125d4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>222,920</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,570</x:t>
-[...21 lines deleted...]
-          <x:t>221,895</x:t>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>224,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>