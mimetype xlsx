--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898894f47134e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e030281701f4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba724715125d4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9a36547c20414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbb844c63d442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba724715125d4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b85c8103284dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9a36547c20414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>