--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e030281701f4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf161dde826ad4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9a36547c20414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e127af18144277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b85c8103284dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9a36547c20414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce24eccffc04a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e127af18144277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comfort Maple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,822</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>