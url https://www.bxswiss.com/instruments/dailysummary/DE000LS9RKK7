--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06129a233a9442f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddc971141bf4662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74fc5bbd1164aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1f12ef8d2140ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b3611634e743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74fc5bbd1164aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb915bc5b494e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1f12ef8d2140ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>