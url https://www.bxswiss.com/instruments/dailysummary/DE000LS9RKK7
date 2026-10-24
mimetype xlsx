--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddc971141bf4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97862ecf84ac45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1f12ef8d2140ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb85542292d3417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb915bc5b494e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1f12ef8d2140ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde489ce730c744be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb85542292d3417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>