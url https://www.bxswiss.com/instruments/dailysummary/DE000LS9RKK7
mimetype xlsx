--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092d010a63554734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56421681757544cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d8071b84ff4eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d04ebfd8da342ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b034b2469f4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d8071b84ff4eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089e58a6c4714c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d04ebfd8da342ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>