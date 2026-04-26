--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56421681757544cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926965bc3d3b40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d04ebfd8da342ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48315f4aa64ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089e58a6c4714c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d04ebfd8da342ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb5efc766524ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48315f4aa64ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>