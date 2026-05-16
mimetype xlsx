--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926965bc3d3b40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ea1068919d460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48315f4aa64ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5103afb3b449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb5efc766524ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48315f4aa64ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb483dc42f7e5424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5103afb3b449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>