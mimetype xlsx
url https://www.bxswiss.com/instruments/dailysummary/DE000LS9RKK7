--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ea1068919d460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9889263b84434f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5103afb3b449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746ace7c3255405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb483dc42f7e5424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5103afb3b449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbeeeeecf45542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746ace7c3255405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>91,519</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>93,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,196</x:t>
-[...70 lines deleted...]
-          <x:t>92,710</x:t>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>90,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>