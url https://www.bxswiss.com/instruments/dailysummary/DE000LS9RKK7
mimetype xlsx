--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9889263b84434f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1c045cf3414c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746ace7c3255405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14507278bb834dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbeeeeecf45542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746ace7c3255405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00740fa410364291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14507278bb834dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>