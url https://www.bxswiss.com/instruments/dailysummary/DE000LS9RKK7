--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1c045cf3414c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba352281a704f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14507278bb834dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2037cd120ee8409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00740fa410364291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14507278bb834dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc3e058fd37495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2037cd120ee8409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,512</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,109</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>