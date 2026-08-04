--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba352281a704f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4eccb2e2774a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2037cd120ee8409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b03211c0f7b4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc3e058fd37495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2037cd120ee8409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4477a8c88d9c4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b03211c0f7b4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>92,331</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,861</x:t>
-[...281 lines deleted...]
-          <x:t>92,343</x:t>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,216</x:t>
-[...85 lines deleted...]
-          <x:t>92,973</x:t>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>