--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4eccb2e2774a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d1059d5ba4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b03211c0f7b4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa55bd345044ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4477a8c88d9c4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b03211c0f7b4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a51904b489a4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa55bd345044ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,343</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,216</x:t>
-[...404 lines deleted...]
-          <x:t>90,389</x:t>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>88,154</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>