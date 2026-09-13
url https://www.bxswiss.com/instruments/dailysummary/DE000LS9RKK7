--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d1059d5ba4a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06129a233a9442f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa55bd345044ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74fc5bbd1164aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a51904b489a4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa55bd345044ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b3611634e743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74fc5bbd1164aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Radical Green Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>89,146</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,023</x:t>
-[...119 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>