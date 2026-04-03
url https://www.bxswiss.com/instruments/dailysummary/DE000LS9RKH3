--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree23ea0154484aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fe6b7896514be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315a988c22084e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6513b8a165794a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b2d294838b4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315a988c22084e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7540a155c6b04413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6513b8a165794a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>