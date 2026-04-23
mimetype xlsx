--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fe6b7896514be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2aec258314769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6513b8a165794a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857fce80a4c14d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7540a155c6b04413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6513b8a165794a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc9a02d3e3a4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857fce80a4c14d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>