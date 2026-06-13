--- v6 (2026-04-23)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2aec258314769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f638b77b44fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857fce80a4c14d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0517c2ae8bc5495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc9a02d3e3a4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857fce80a4c14d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4451ddfd53240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0517c2ae8bc5495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>102,356</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>106,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>