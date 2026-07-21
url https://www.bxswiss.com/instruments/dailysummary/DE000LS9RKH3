--- v7 (2026-06-13)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f638b77b44fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189ef493124d4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0517c2ae8bc5495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0983214f96514ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4451ddfd53240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0517c2ae8bc5495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0925f07864e74fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0983214f96514ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>105,377</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>