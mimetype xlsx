--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189ef493124d4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d47bd6e63c4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0983214f96514ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bba5e527f4048db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0925f07864e74fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0983214f96514ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cab5c04814403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bba5e527f4048db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,737</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>