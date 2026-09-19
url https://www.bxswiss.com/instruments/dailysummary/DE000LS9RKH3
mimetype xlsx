--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d47bd6e63c4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ed25cb7c35432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bba5e527f4048db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17de1061bff47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cab5c04814403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bba5e527f4048db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623c4e49c89a4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17de1061bff47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>111,882</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...563 lines deleted...]
-          <x:t>110,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>111,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>