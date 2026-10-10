--- v10 (2026-09-19)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ed25cb7c35432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436087e33b8a4cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17de1061bff47b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece2c39b329745de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623c4e49c89a4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17de1061bff47b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b24e320ca84056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece2c39b329745de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>