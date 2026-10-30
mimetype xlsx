--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436087e33b8a4cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02355b212aaa4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece2c39b329745de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcc4f038cbe4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b24e320ca84056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece2c39b329745de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8baa77dadf94dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcc4f038cbe4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>