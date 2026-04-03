--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dc73e6479c46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5133f34620a45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc143ff5eb2194e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfee8ebacfb94840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6e0706d4094c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc143ff5eb2194e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412cd05d0cc547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfee8ebacfb94840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>193,825</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,277</x:t>
-[...340 lines deleted...]
-          <x:t>192,671</x:t>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,210</x:t>
-[...26 lines deleted...]
-          <x:t>190,829</x:t>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>