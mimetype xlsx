--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5133f34620a45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1b4975d666449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfee8ebacfb94840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb587143418a4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412cd05d0cc547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfee8ebacfb94840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a0412f20c34fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb587143418a4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>