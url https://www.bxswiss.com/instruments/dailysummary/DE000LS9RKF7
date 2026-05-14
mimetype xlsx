--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1b4975d666449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28144d33a1c46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb587143418a4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3c0f12991a41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a0412f20c34fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb587143418a4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef2279414fb4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3c0f12991a41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>