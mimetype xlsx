--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28144d33a1c46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee839d0526b4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3c0f12991a41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07032a1518d24962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef2279414fb4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3c0f12991a41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fa8e01cf284d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07032a1518d24962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>