--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee839d0526b4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad5194e0cf4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07032a1518d24962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2c8a526acf4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fa8e01cf284d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07032a1518d24962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a35e3a470694ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2c8a526acf4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>