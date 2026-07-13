--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad5194e0cf4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd9b717f6fb4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2c8a526acf4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa6d97ff5f2432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a35e3a470694ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2c8a526acf4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3846187cac34815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa6d97ff5f2432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>