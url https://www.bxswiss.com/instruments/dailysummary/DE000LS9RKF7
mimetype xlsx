--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd9b717f6fb4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4700e30ede11433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa6d97ff5f2432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45066e7cbc34220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3846187cac34815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa6d97ff5f2432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83db62774500411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45066e7cbc34220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>