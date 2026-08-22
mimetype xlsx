--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4700e30ede11433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88b4356ff0442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45066e7cbc34220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc797ad70c9964d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83db62774500411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45066e7cbc34220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20dc996dd0934fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc797ad70c9964d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,138 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>218,433</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,856</x:t>
-[...384 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>