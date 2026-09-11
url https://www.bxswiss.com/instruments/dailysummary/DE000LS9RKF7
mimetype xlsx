--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88b4356ff0442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56f12f3152c4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc797ad70c9964d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4774c690f36a48bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20dc996dd0934fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc797ad70c9964d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833de6d35c3e4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4774c690f36a48bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,533 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>