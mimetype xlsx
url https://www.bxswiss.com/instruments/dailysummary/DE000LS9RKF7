--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56f12f3152c4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4359438926448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4774c690f36a48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e030e472e1479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833de6d35c3e4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4774c690f36a48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04703371ff194520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e030e472e1479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -651,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>