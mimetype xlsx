--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4359438926448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b05e71cdb4a414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e030e472e1479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f37256347d64f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04703371ff194520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e030e472e1479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8509de5ff46e41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f37256347d64f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Companies Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>