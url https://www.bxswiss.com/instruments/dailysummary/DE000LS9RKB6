--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7235081e19b42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bd7ce80286428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45be0490b20d4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red70d99ca3314981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25791d17b2f34a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45be0490b20d4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66558e237704570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red70d99ca3314981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>