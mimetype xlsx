--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bd7ce80286428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805c3641148e4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red70d99ca3314981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656322bb232940b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66558e237704570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red70d99ca3314981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9835280b3bf14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656322bb232940b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,532</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>69,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>