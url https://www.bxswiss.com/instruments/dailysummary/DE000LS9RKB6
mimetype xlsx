--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805c3641148e4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3052a649610c4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656322bb232940b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf07e9cd08e54fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9835280b3bf14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656322bb232940b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd256ddec82f47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf07e9cd08e54fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...173 lines deleted...]
-          <x:t>68,717</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>68,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,775</x:t>
-[...404 lines deleted...]
-          <x:t>66,625</x:t>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>