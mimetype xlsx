--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875514848375427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa7556572484547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c70df14fe94ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098b4fbc76764153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bf0485e8654743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c70df14fe94ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5db6e0b9f454c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098b4fbc76764153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>