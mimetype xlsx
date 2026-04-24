--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa7556572484547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4c200ec50241e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098b4fbc76764153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5e6e5d0621452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5db6e0b9f454c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098b4fbc76764153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283b6a2e0b8d4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5e6e5d0621452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>66,223</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,734</x:t>
-[...566 lines deleted...]
-          <x:t>65,911</x:t>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>