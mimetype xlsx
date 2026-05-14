--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4c200ec50241e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b0a6afddf94765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5e6e5d0621452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c01e8a88da48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283b6a2e0b8d4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5e6e5d0621452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5b3fc4ffed4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c01e8a88da48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>