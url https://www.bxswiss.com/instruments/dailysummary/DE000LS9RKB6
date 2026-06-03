--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b0a6afddf94765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c4ef432bdc4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c01e8a88da48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c40da40ed994b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5b3fc4ffed4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c01e8a88da48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87398612924647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c40da40ed994b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>66,820</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,541</x:t>
-[...438 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,249</x:t>
-[...117 lines deleted...]
-          <x:t>65,209</x:t>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>