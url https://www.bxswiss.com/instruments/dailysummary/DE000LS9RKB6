--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c4ef432bdc4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbedd8fb1ba4415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c40da40ed994b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656b6fa076cb411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87398612924647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c40da40ed994b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra595fd0056384808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656b6fa076cb411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>66,968</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,649</x:t>
-[...485 lines deleted...]
-          <x:t>65,373</x:t>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>