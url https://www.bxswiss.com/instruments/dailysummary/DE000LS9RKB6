--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbedd8fb1ba4415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dfb28f93cb47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656b6fa076cb411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d576f24a1b40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra595fd0056384808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656b6fa076cb411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4606da74b7ce4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d576f24a1b40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,342</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>65,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>