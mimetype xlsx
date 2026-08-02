--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dfb28f93cb47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d065e5942cd4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d576f24a1b40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66c7a2d70d044f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4606da74b7ce4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d576f24a1b40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4ab32978344ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66c7a2d70d044f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,506 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>65,402</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>65,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>64,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>