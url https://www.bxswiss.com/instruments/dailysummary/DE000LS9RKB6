--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d065e5942cd4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7235081e19b42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66c7a2d70d044f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45be0490b20d4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4ab32978344ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66c7a2d70d044f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25791d17b2f34a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45be0490b20d4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIO PLASTIK RECYCLING Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -624,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>