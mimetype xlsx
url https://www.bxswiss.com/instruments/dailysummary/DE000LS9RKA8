--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e2200e9bfe42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628374b9d524088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e59f0522964400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575cf8fa0efd4581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84454ff2c2a41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e59f0522964400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddb7285c9124b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575cf8fa0efd4581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>