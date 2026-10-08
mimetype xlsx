--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628374b9d524088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12634165b73d48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575cf8fa0efd4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff683a4729646d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddb7285c9124b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575cf8fa0efd4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06d1279731c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff683a4729646d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>92,103</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,236</x:t>
-[...436 lines deleted...]
-          <x:t>93,397</x:t>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>