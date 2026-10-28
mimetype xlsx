--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12634165b73d48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b35dde4e0f4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff683a4729646d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a6a53247094e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06d1279731c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff683a4729646d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c290be5e1a14b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a6a53247094e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>