--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5654628d174979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f4a5e337fa494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a63b8f746004166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2488287bcf58475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bca80b6c094b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a63b8f746004166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e104bf2bc2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2488287bcf58475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,166</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>