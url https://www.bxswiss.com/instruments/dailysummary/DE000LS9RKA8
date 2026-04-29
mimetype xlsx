--- v5 (2026-04-05)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f4a5e337fa494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d0e3e851034aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2488287bcf58475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888bd94e8779450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e104bf2bc2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2488287bcf58475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660cd5d6520347ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888bd94e8779450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>