--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d0e3e851034aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b679cffa314c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888bd94e8779450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafcaccd05d14a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660cd5d6520347ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888bd94e8779450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a47d4d0e014d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafcaccd05d14a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,968</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,710</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>94,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>