--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b679cffa314c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea4605da9894fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafcaccd05d14a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6047c8d4584d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a47d4d0e014d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafcaccd05d14a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec6a7d268b64b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6047c8d4584d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,101</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,156</x:t>
-[...276 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>92,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>