--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea4605da9894fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5c2b922de64b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6047c8d4584d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f01aaa0406e4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec6a7d268b64b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6047c8d4584d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc105618501724d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f01aaa0406e4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,733</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>