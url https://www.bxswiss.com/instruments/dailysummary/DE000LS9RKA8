--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5c2b922de64b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra324c8c7ab224c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f01aaa0406e4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e156ca4f274316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc105618501724d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f01aaa0406e4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334698d9bfb14e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e156ca4f274316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>93,492</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,404</x:t>
-[...80 lines deleted...]
-          <x:t>93,461</x:t>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>97,386</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>