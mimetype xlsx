--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra324c8c7ab224c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e2200e9bfe42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e156ca4f274316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e59f0522964400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334698d9bfb14e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e156ca4f274316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84454ff2c2a41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e59f0522964400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha Factor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,660</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>