--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ecf2f8fc894425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2176ded02e414eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4685a0802f7e4de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756b15b411d14eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7b19d10955428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4685a0802f7e4de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa0856937ee4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756b15b411d14eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,268</x:t>
-[...549 lines deleted...]
-          <x:t>179,146</x:t>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>