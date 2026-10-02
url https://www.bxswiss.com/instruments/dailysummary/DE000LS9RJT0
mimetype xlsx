--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2176ded02e414eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11d64b2c947438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756b15b411d14eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca1a7c626974e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa0856937ee4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756b15b411d14eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f465774e9d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca1a7c626974e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>180,305</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,942</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>179,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,113</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>