--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11d64b2c947438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f8a1c56d0a4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca1a7c626974e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038b048b20e14e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f465774e9d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca1a7c626974e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e338c3bf9cc446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038b048b20e14e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>180,393</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>180,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>