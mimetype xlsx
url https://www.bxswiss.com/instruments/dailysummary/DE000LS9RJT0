--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58594b3617e7492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143a5856b90e4775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc5aed589cb473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688b82a338574265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400d6336b7d047db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc5aed589cb473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2e18a7e0424b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688b82a338574265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>