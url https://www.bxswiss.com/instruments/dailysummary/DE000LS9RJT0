--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143a5856b90e4775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26c66f1e06c4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688b82a338574265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4334a7c68a14948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2e18a7e0424b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688b82a338574265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6135623a2c3146d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4334a7c68a14948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>