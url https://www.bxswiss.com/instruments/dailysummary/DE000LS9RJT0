--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26c66f1e06c4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f12ec01feff44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4334a7c68a14948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7c5188deb14853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6135623a2c3146d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4334a7c68a14948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a4936afddc4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7c5188deb14853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>