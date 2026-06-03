--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f12ec01feff44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94f22d6a0c64f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7c5188deb14853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41504edf35564f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a4936afddc4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7c5188deb14853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0c537d54644dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41504edf35564f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>174,752</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>