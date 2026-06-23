--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94f22d6a0c64f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9188f4465c844af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41504edf35564f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdf5f815fdc46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0c537d54644dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41504edf35564f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76509725ce4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdf5f815fdc46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,997</x:t>
-[...441 lines deleted...]
-          <x:t>174,941</x:t>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>