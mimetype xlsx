--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9188f4465c844af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3cac5f915e4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdf5f815fdc46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ee1be046a44823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76509725ce4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdf5f815fdc46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d61f5724414d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ee1be046a44823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>