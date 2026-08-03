--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3cac5f915e4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ecf2f8fc894425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ee1be046a44823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4685a0802f7e4de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d61f5724414d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ee1be046a44823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7b19d10955428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4685a0802f7e4de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitinvestment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>