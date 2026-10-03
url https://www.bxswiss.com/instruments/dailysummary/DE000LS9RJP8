--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7093bb20278045b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e08d4373b0478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117ab4a4b2184f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc6a5b4872e4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff840b910904dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117ab4a4b2184f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08065ca7a534994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc6a5b4872e4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>