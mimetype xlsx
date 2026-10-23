--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e08d4373b0478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd758767b214557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc6a5b4872e4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b58b44e40b4482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08065ca7a534994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc6a5b4872e4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5dab2860204b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b58b44e40b4482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>