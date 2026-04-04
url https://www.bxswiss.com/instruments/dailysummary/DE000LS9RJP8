--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a62716cbe74003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa55be61ed4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe0617f90c649c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcf92af124046f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c51f4170a64e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe0617f90c649c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b515c61608d406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcf92af124046f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>