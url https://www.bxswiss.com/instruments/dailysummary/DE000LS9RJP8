--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa55be61ed4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8f133c88994918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcf92af124046f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0941afc53464ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b515c61608d406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcf92af124046f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fba61c53204d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0941afc53464ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>