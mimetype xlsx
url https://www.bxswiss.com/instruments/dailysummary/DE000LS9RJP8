--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8f133c88994918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a69a357754f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0941afc53464ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa956d76c0e422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fba61c53204d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0941afc53464ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdc56fdcc04341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa956d76c0e422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>