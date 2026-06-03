--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a69a357754f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4475b5764d38479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa956d76c0e422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550997cd8d644b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdc56fdcc04341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa956d76c0e422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1214df88464cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550997cd8d644b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,074</x:t>
-[...549 lines deleted...]
-          <x:t>208,186</x:t>
+          <x:t>210,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>