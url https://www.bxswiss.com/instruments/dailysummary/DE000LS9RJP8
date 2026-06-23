--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4475b5764d38479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935034292caf4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550997cd8d644b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606de941d5bf410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1214df88464cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550997cd8d644b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3075188c6e3d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606de941d5bf410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>