--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935034292caf4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d5791365734d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606de941d5bf410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8ca602d5a349fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3075188c6e3d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606de941d5bf410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78d1096f84047f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8ca602d5a349fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>