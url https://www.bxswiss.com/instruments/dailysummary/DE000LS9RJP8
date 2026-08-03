--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d5791365734d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32ea80cd5a14488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8ca602d5a349fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dbef94a3804abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78d1096f84047f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8ca602d5a349fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6071d2bca0ea48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dbef94a3804abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>