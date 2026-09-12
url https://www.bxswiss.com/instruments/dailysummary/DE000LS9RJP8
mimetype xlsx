--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32ea80cd5a14488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7093bb20278045b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dbef94a3804abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117ab4a4b2184f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6071d2bca0ea48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dbef94a3804abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff840b910904dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117ab4a4b2184f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Investieren nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>227,578</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>