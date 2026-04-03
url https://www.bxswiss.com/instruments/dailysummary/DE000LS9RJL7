--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6cd4772e924baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d00da9a9274331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082edd10ad524901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466f79763cb54ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551686d2f08548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082edd10ad524901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edb7b236ebf4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466f79763cb54ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>