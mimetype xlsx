--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d00da9a9274331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc0d791607f4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466f79763cb54ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1f7b1bad794ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edb7b236ebf4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466f79763cb54ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723570c95d8a495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1f7b1bad794ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>80,714</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,553</x:t>
-[...382 lines deleted...]
-          <x:t>78,283</x:t>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>