--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc0d791607f4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b1f221fd874b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1f7b1bad794ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b24671a2b14145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723570c95d8a495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1f7b1bad794ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25293b202cd4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b24671a2b14145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>