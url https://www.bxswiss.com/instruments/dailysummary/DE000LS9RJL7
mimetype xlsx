--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b1f221fd874b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bf98eecac143d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b24671a2b14145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5743629d89b54cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25293b202cd4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b24671a2b14145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b0f5fc64bc4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5743629d89b54cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>