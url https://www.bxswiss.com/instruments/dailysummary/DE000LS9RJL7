--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bf98eecac143d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18e1611b6b4843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5743629d89b54cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7fb4b640ab549be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b0f5fc64bc4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5743629d89b54cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd210aa135fa4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7fb4b640ab549be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>