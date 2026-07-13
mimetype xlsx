--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18e1611b6b4843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a2cba88664430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7fb4b640ab549be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd4691c5dca4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd210aa135fa4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7fb4b640ab549be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12df41e329b04639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd4691c5dca4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>