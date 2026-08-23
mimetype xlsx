--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a2cba88664430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e4f5c74c8c4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd4691c5dca4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8fb50e4cb744f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12df41e329b04639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd4691c5dca4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b544a0edf43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8fb50e4cb744f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,287</x:t>
-[...485 lines deleted...]
-          <x:t>86,830</x:t>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,440</x:t>
-[...48 lines deleted...]
-          <x:t>85,301</x:t>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>87,266</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>