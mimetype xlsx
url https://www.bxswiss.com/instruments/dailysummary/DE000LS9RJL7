--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e4f5c74c8c4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380ca203d8f94614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8fb50e4cb744f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b4e5f62fc14403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b544a0edf43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8fb50e4cb744f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re718822e38c2473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b4e5f62fc14403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>