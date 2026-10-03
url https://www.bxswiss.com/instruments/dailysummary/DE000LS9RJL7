--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380ca203d8f94614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra176e5f84b094dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b4e5f62fc14403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf58e1b9fd9f45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re718822e38c2473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b4e5f62fc14403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc192dacfae84f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf58e1b9fd9f45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>