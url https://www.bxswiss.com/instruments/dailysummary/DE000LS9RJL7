--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra176e5f84b094dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120f7f5917f846da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf58e1b9fd9f45b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7d71a6c9c64af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc192dacfae84f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf58e1b9fd9f45b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d479439a934996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7d71a6c9c64af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>