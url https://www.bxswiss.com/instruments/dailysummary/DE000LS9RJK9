--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e79b5bab6340ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970b453b7f844c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba87a83eafd47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdd4a120907434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09755a50c28a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba87a83eafd47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acd6d4a046a4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdd4a120907434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>