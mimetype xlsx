--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970b453b7f844c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329e621d67fe45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdd4a120907434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435bebff3a704ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acd6d4a046a4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdd4a120907434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a444e1ca084701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435bebff3a704ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>