--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329e621d67fe45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c2d702264241bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435bebff3a704ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bed792b8c44fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a444e1ca084701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435bebff3a704ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaddf6c1a52a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bed792b8c44fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>