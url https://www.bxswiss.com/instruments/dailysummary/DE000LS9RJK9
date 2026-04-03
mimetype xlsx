--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad63bc9af80f449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ab1a3f557d4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8949d6e24664185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3616f02d0ae8480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6816c0866936478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8949d6e24664185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd80891737d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3616f02d0ae8480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>