--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ab1a3f557d4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179e9a1926e5400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3616f02d0ae8480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa53c4007b44fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd80891737d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3616f02d0ae8480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10495337443a46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa53c4007b44fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>