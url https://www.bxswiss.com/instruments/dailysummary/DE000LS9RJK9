--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179e9a1926e5400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421c3af1bd4a4ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa53c4007b44fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e30863d4964117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10495337443a46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa53c4007b44fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c90667b624642d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e30863d4964117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>