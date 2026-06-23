--- v10 (2026-05-14)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421c3af1bd4a4ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31affd48138c4f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e30863d4964117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c8b478febc4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c90667b624642d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e30863d4964117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caa5e5002c44a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c8b478febc4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>196,651</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>