--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31affd48138c4f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3257751782048a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c8b478febc4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d95a8ac44c4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caa5e5002c44a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c8b478febc4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fe7fde5cd543a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d95a8ac44c4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>