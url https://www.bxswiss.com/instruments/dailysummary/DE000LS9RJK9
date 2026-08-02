--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3257751782048a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9583b188d13d4ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d95a8ac44c4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615b9e872b374446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fe7fde5cd543a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d95a8ac44c4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd3c6e0fdc04cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615b9e872b374446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>