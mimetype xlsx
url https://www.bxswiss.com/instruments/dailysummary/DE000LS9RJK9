--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9583b188d13d4ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e79b5bab6340ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615b9e872b374446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba87a83eafd47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd3c6e0fdc04cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615b9e872b374446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09755a50c28a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba87a83eafd47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradigm Shift</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>201,343</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,476</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>197,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,759</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>