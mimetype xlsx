--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598cbbe451b94823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b277bc503194d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8909fe627622417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebffe079aaf549ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5222082f1efe4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8909fe627622417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced62e20cdf047db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebffe079aaf549ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>