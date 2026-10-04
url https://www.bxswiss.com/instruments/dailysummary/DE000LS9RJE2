--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b277bc503194d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ddf5ea21914651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebffe079aaf549ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f400a0ba27428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced62e20cdf047db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebffe079aaf549ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb40b38b7df4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f400a0ba27428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>117,695</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,204</x:t>
-[...436 lines deleted...]
-          <x:t>117,494</x:t>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>