--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4e90c66ff3411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae077809a1604ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160d0f19e0524c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608f76d0bab34e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccc539e83264315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160d0f19e0524c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b45c040e1249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608f76d0bab34e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>