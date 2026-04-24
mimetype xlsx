--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae077809a1604ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73700a9d2ae943bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608f76d0bab34e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf6681cab7349ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b45c040e1249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608f76d0bab34e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bff2363a424b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf6681cab7349ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>