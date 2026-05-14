--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73700a9d2ae943bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b908e3cdccf4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf6681cab7349ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994ec2430a1f4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bff2363a424b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf6681cab7349ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c053f182afd4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994ec2430a1f4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>