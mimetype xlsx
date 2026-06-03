--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b908e3cdccf4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268009569e44190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994ec2430a1f4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091c05018c154d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c053f182afd4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994ec2430a1f4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1dd04d6c0440c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091c05018c154d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>113,996</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>113,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>