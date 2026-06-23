--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268009569e44190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd925b5a3628467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091c05018c154d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2248b732d56044e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1dd04d6c0440c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091c05018c154d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcb8703ad664730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2248b732d56044e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>