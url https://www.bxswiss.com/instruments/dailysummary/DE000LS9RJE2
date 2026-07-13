--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd925b5a3628467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf465628865a54bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2248b732d56044e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40acf9903cf04b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcb8703ad664730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2248b732d56044e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604bc998247f44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40acf9903cf04b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>