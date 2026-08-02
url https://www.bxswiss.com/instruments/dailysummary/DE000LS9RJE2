--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf465628865a54bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74aed3184b142a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40acf9903cf04b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb0e90521e649b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604bc998247f44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40acf9903cf04b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a821a3f3fc4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb0e90521e649b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,658</x:t>
-[...333 lines deleted...]
-          <x:t>118,246</x:t>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>