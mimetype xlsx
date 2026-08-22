--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74aed3184b142a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598cbbe451b94823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb0e90521e649b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8909fe627622417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a821a3f3fc4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb0e90521e649b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5222082f1efe4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8909fe627622417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System dyn.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>