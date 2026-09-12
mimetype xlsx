--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269e3b9d80cf441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac5e9c7b3f94018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0a6af781144c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd381b14b645f4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb365e3c92db4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0a6af781144c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c952dd9eb04a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd381b14b645f4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,236</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>