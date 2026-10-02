--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac5e9c7b3f94018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d548ff48b641d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd381b14b645f4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f6239336024409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c952dd9eb04a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd381b14b645f4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864c07179c1943ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f6239336024409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>