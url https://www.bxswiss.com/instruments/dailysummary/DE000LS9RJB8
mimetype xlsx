--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d548ff48b641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34ccf230b5945b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f6239336024409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65eb44c5a4a42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864c07179c1943ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f6239336024409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db7b76773c14313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65eb44c5a4a42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>