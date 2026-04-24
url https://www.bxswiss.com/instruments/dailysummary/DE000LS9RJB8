--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c64a0577cf4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5904f5f7044c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc849d98d65eb4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315b37eb1986478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa221071496849cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc849d98d65eb4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eee762ea4a64c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315b37eb1986478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>262,431</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>