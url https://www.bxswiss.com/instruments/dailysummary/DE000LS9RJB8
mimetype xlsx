--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5904f5f7044c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b3a1ef5aa34ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315b37eb1986478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c5c69131344b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eee762ea4a64c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315b37eb1986478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63eb2093b03541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c5c69131344b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,155</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>