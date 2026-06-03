--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b3a1ef5aa34ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396fe63562244025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c5c69131344b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2bf5960e09441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63eb2093b03541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c5c69131344b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db3fdd1731b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2bf5960e09441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>