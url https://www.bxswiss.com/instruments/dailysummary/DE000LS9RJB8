--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396fe63562244025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1ef36898b14d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2bf5960e09441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68da360853e2419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db3fdd1731b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2bf5960e09441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7662e8f1584bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68da360853e2419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>