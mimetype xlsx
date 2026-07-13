--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1ef36898b14d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f7e733fd104382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68da360853e2419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf676788e87a7446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7662e8f1584bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68da360853e2419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95187431e8fb4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf676788e87a7446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>