--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f7e733fd104382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00786c8b86c4a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf676788e87a7446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94570ba1194f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95187431e8fb4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf676788e87a7446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbe679059044182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94570ba1194f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>