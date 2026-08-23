--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00786c8b86c4a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269e3b9d80cf441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94570ba1194f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0a6af781144c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbe679059044182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94570ba1194f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb365e3c92db4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0a6af781144c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raumfahrt im 21. Jahrhundert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RJB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>