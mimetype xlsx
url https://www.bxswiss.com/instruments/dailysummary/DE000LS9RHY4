--- v14 (2026-08-29)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323b9a17ab9e478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cc350b161b41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61796a359ca04934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b8a1d6b650401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b1a4c9132447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61796a359ca04934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52d8ec3064f4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b8a1d6b650401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>98,925</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,078</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,077</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>