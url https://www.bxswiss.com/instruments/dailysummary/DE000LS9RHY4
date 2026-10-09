--- v15 (2026-09-19)
+++ v16 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cc350b161b41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec350bce8242f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b8a1d6b650401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff93dd7c8cc4db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52d8ec3064f4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b8a1d6b650401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531867a20058448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff93dd7c8cc4db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,415</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,684</x:t>
-[...124 lines deleted...]
-          <x:t>100,432</x:t>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>