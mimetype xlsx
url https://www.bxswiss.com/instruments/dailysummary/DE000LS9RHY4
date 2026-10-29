--- v16 (2026-10-09)
+++ v17 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec350bce8242f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e1f2eb2d9a4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff93dd7c8cc4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e33d3903e542a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531867a20058448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff93dd7c8cc4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d062cf5532b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e33d3903e542a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>