--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b5224a1d6946d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674913de9142455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ca79d483f2492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240a3ef42a74854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe72499acf14ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ca79d483f2492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdc4ba8568b45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240a3ef42a74854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>89,740</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,531</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>97,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>