--- v8 (2026-04-03)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674913de9142455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6dd595e6d54c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240a3ef42a74854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64cf86a2b7364701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdc4ba8568b45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240a3ef42a74854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ed236c19694d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64cf86a2b7364701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,675</x:t>
-[...576 lines deleted...]
-          <x:t>92,127</x:t>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>