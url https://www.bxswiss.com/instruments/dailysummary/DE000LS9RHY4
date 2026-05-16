--- v9 (2026-04-25)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6dd595e6d54c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a915742883c43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64cf86a2b7364701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b645354e434dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ed236c19694d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64cf86a2b7364701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re885d18a632e4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b645354e434dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>