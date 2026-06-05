--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a915742883c43d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197c2c8d8d164c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b645354e434dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0749c90b5f5c42c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re885d18a632e4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b645354e434dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc530d839843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0749c90b5f5c42c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,375</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,446</x:t>
-[...247 lines deleted...]
-          <x:t>96,631</x:t>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>