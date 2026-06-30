--- v11 (2026-06-05)
+++ v12 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197c2c8d8d164c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6149f79c3e4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0749c90b5f5c42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192e39016081434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc530d839843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0749c90b5f5c42c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455044c4373e449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192e39016081434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>