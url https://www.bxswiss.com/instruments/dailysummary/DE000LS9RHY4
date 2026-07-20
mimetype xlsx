--- v12 (2026-06-30)
+++ v13 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6149f79c3e4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0b18b7b4104485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192e39016081434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfaa68e898b4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455044c4373e449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192e39016081434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261be0b79b249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfaa68e898b4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>96,239</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>94,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>