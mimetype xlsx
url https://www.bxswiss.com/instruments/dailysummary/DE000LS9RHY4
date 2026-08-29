--- v13 (2026-07-20)
+++ v14 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0b18b7b4104485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323b9a17ab9e478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfaa68e898b4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61796a359ca04934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261be0b79b249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfaa68e898b4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b1a4c9132447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61796a359ca04934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Technology Innovation </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>98,026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>